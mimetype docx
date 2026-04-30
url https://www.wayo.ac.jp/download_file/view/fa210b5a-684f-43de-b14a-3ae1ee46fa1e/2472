--- v0 (2025-10-30)
+++ v1 (2026-04-30)
@@ -7,51 +7,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="78C26F4E" w14:textId="53A225E1" w:rsidR="00230812" w:rsidRPr="00E42B10" w:rsidRDefault="007F274E" w:rsidP="00230812">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E42B10">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>名前(フリガナ</w:t>
       </w:r>
       <w:r w:rsidR="0080255B" w:rsidRPr="00E42B10">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
@@ -406,51 +406,51 @@
       </w:r>
       <w:r w:rsidR="00230812" w:rsidRPr="00E42B10">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　学部</w:t>
       </w:r>
       <w:r w:rsidR="00230812" w:rsidRPr="00E42B10">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidR="00230812" w:rsidRPr="00E42B10">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　学科</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5023D2D6" w14:textId="18BCC4B0" w:rsidR="00AC1EDC" w:rsidRPr="00094672" w:rsidRDefault="00632336" w:rsidP="00094672">
+    <w:p w14:paraId="5600FAD5" w14:textId="77777777" w:rsidR="00DF7CD0" w:rsidRDefault="00632336" w:rsidP="00094672">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E42B10">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>入試方式</w:t>
       </w:r>
       <w:r w:rsidR="004672A6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -496,65 +496,82 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00E42B10">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>□一般</w:t>
       </w:r>
       <w:r w:rsidR="005A0474">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>選抜</w:t>
       </w:r>
       <w:r w:rsidR="004672A6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00094672" w:rsidRPr="00094672">
+      <w:r w:rsidR="00DF7CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□外国にルーツを持つ生徒特別選抜　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5023D2D6" w14:textId="4B995FE7" w:rsidR="00AC1EDC" w:rsidRPr="00094672" w:rsidRDefault="00094672" w:rsidP="00DF7CD0">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:leftChars="0" w:left="360" w:firstLineChars="450" w:firstLine="990"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094672">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>□社会人選抜</w:t>
       </w:r>
       <w:r w:rsidR="004672A6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00094672" w:rsidRPr="00094672">
+      <w:r w:rsidRPr="00094672">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>□外国人留学生選抜</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="095C2DB8" w14:textId="77777777" w:rsidR="00B4556B" w:rsidRPr="003C3DBA" w:rsidRDefault="007F274E" w:rsidP="003C3DBA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E42B10">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>希望</w:t>
       </w:r>
@@ -774,51 +791,51 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0A7CD3A8" id="正方形/長方形 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:36.15pt;margin-top:21pt;width:440.25pt;height:60.75pt;z-index:251644416;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQhheKUAIAAPcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8b5ZFEBqUJUJEVJWi&#10;JCqpcna8Nqzq9bhjw0J/fcfeZaEpp6oXM/a8+Xq82du7fW3YTqGvwBY8vxpwpqyEsrLrgn9/WX76&#10;zJkPwpbCgFUFPyjP72YfP9w2bqqGsAFTKmSUxPpp4wq+CcFNs8zLjaqFvwKnLDk1YC0CXXGdlSga&#10;yl6bbDgYXGcNYOkQpPKeXu9bJ5+l/ForGZ609iowU3DqLaQT0/kWz2x2K6ZrFG5Tya4N8Q9d1KKy&#10;VLRPdS+CYFus/kpVVxLBgw5XEuoMtK6kSjPQNPng3TSrjXAqzULkeNfT5P9fWvm4W7lnJBoa56ee&#10;zDjFXmMdf6k/tk9kHXqy1D4wSY/j8U2eT8acSfJNJvl4OI5sZqdohz58UVCzaBQc6c9IHIndgw8t&#10;9AiJxSwsK2Pi+6mVZIWDURFg7DelWVVS8WFKlFSiFgbZTtD/K6RUNlx3XSR0DNOUtQ/MLwWakHdB&#10;HTaGqaSePnBwKfDPin1Eqgo29MF1ZQEvJSh/9JVb/HH6duY4/huUh2dkCK12vZPLivh8ED48CySx&#10;kqxpAcMTHdpAU3DoLM42gL8uvUc8aYi8nDUk/oL7n1uBijPz1ZK6bvLRKG5LuozGkyFd8Nzzdu6x&#10;23oBxH9Oq+5kMiM+mKOpEepX2tN5rEouYSXVLrgMeLwsQruUtOlSzecJRhviRHiwKydj8shq1MvL&#10;/lWg60QVSI6PcFwUMX2nrRYbIy3MtwF0lYR34rXjm7YrSbf7EsT1Pb8n1Ol7NfsNAAD//wMAUEsD&#10;BBQABgAIAAAAIQAkL6Nh4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;UOs0pU0JcaoKUS6oB1rE2Y2XOGq8DrHbhL9nOcFxNaPZ94r16FpxwT40nhTMpgkIpMqbhmoF74ft&#10;ZAUiRE1Gt55QwTcGWJfXV4XOjR/oDS/7WAseoZBrBTbGLpcyVBadDlPfIXH26XunI599LU2vBx53&#10;rUyTZCmdbog/WN3hk8XqtD87Bc8vs4/XMbOrU7Wtv3ab3WCyu0Gp25tx8wgi4hj/yvCLz+hQMtPR&#10;n8kE0SrI0jk3FdynrMT5wyJllSMXl/MFyLKQ/w3KHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAQhheKUAIAAPcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAkL6Nh4AAAAAkBAAAPAAAAAAAAAAAAAAAAAKoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" filled="f" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="23B79B3A" id="正方形/長方形 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:36.15pt;margin-top:21pt;width:440.25pt;height:60.75pt;z-index:251644416;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQhheKUAIAAPcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8b5ZFEBqUJUJEVJWi&#10;JCqpcna8Nqzq9bhjw0J/fcfeZaEpp6oXM/a8+Xq82du7fW3YTqGvwBY8vxpwpqyEsrLrgn9/WX76&#10;zJkPwpbCgFUFPyjP72YfP9w2bqqGsAFTKmSUxPpp4wq+CcFNs8zLjaqFvwKnLDk1YC0CXXGdlSga&#10;yl6bbDgYXGcNYOkQpPKeXu9bJ5+l/ForGZ609iowU3DqLaQT0/kWz2x2K6ZrFG5Tya4N8Q9d1KKy&#10;VLRPdS+CYFus/kpVVxLBgw5XEuoMtK6kSjPQNPng3TSrjXAqzULkeNfT5P9fWvm4W7lnJBoa56ee&#10;zDjFXmMdf6k/tk9kHXqy1D4wSY/j8U2eT8acSfJNJvl4OI5sZqdohz58UVCzaBQc6c9IHIndgw8t&#10;9AiJxSwsK2Pi+6mVZIWDURFg7DelWVVS8WFKlFSiFgbZTtD/K6RUNlx3XSR0DNOUtQ/MLwWakHdB&#10;HTaGqaSePnBwKfDPin1Eqgo29MF1ZQEvJSh/9JVb/HH6duY4/huUh2dkCK12vZPLivh8ED48CySx&#10;kqxpAcMTHdpAU3DoLM42gL8uvUc8aYi8nDUk/oL7n1uBijPz1ZK6bvLRKG5LuozGkyFd8Nzzdu6x&#10;23oBxH9Oq+5kMiM+mKOpEepX2tN5rEouYSXVLrgMeLwsQruUtOlSzecJRhviRHiwKydj8shq1MvL&#10;/lWg60QVSI6PcFwUMX2nrRYbIy3MtwF0lYR34rXjm7YrSbf7EsT1Pb8n1Ol7NfsNAAD//wMAUEsD&#10;BBQABgAIAAAAIQAkL6Nh4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;UOs0pU0JcaoKUS6oB1rE2Y2XOGq8DrHbhL9nOcFxNaPZ94r16FpxwT40nhTMpgkIpMqbhmoF74ft&#10;ZAUiRE1Gt55QwTcGWJfXV4XOjR/oDS/7WAseoZBrBTbGLpcyVBadDlPfIXH26XunI599LU2vBx53&#10;rUyTZCmdbog/WN3hk8XqtD87Bc8vs4/XMbOrU7Wtv3ab3WCyu0Gp25tx8wgi4hj/yvCLz+hQMtPR&#10;n8kE0SrI0jk3FdynrMT5wyJllSMXl/MFyLKQ/w3KHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAQhheKUAIAAPcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAkL6Nh4AAAAAkBAAAPAAAAAAAAAAAAAAAAAKoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" filled="f" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="002C46EA" w:rsidRPr="00E42B10">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　 □その他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D1D254" w14:textId="77777777" w:rsidR="0080255B" w:rsidRPr="00E42B10" w:rsidRDefault="002C46EA" w:rsidP="000B7236">
       <w:pPr>
         <w:ind w:left="1470" w:hangingChars="700" w:hanging="1470"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E42B10">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
@@ -995,99 +1012,98 @@
                           <a:solidFill>
                             <a:srgbClr val="70AD47"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="38B07E1F" id="正方形/長方形 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:27.9pt;margin-top:.45pt;width:440.25pt;height:48.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAG4p3wUwIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8b3YXQQgoS4SCUlWK&#10;EiRS5Wy8NmvJr44NC/31HXuXkKY9VeVgZjzjeXzzzd7eHY0mBwFBOVvT6qqkRFjuGmV3Nf3+8vDl&#10;hpIQmW2YdlbU9CQCvVt8/nTb+bkYudbpRgDBIDbMO1/TNkY/L4rAW2FYuHJeWDRKB4ZFVGFXNMA6&#10;jG50MSrL66Jz0HhwXISAt6veSBc5vpSCx2cpg4hE1xRri/mEfG7TWSxu2XwHzLeKD2Wwf6jCMGUx&#10;6VuoFYuM7EH9EcooDi44Ga+4M4WTUnGRe8BuqvJDN5uWeZF7QXCCf4Mp/L+w/Omw8WtAGDof5gHF&#10;1MVRgkn/WB85ZrBOb2CJYyQcLyeTWVVNJ5RwtF1Xs2o0SWgWl9ceQvwqnCFJqCngMDJG7PAYYu96&#10;dknJrHtQWueBaEs6ZNNoWuLMOENeSM0iisY3NQ12RwnTOyQcj5BDBqdVk56nQAF223sN5MBw6NNy&#10;uRpPh8p+c0u5Vyy0vV829XQwKiIntTI1vSnTb3itbYouMquGDi6gJWnrmtMaCLieZsHzB4VJHlmI&#10;awbIK+wGdyU+4yG1wxbdIFHSOvj5t/vkj+NGKyUd8hTb/7FnICjR3ywSYVaNx4nYWRlPpiNU4L1l&#10;+95i9+beISoVbqXnWUz+UZ9FCc684kotU1Y0Mcsxdw/0oNzHfn9wKblYLrMbktmz+Gg3nqfgCacE&#10;78vxlYEf5h+ROU/uzGk2/0CD3rcnwnIfnVSZIxdckVtJwUXILBuWNm3aez17XT4ti18AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBpV7+j3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTM7BTsJAEAbgO4nv&#10;sBkTL0S2ghBauiXGyIVEErAJ16U7tNXubO0upb6940luM/kn/3zperCN6LHztSMFT5MIBFLhTE2l&#10;gvxj87gE4YMmoxtHqOAHPayzu1GqE+OutMf+EErBJeQTraAKoU2k9EWFVvuJa5E4O7vO6sBrV0rT&#10;6SuX20ZOo2ghra6JP1S6xdcKi6/DxSrYxOe8x+O23I5jM31335i/fe6UergfXlYgAg7h/xj++EyH&#10;jE0ndyHjRaNgPmd5UBCD4DSeLWYgTjwsn0FmqbzlZ78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEABuKd8FMCAACiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAaVe/o94AAAAGAQAADwAAAAAAAAAAAAAAAACtBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" filled="f" strokecolor="#70ad47" strokeweight="1pt"/>
+              <v:rect w14:anchorId="0C533C3F" id="正方形/長方形 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:27.9pt;margin-top:.45pt;width:440.25pt;height:48.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAG4p3wUwIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8b3YXQQgoS4SCUlWK&#10;EiRS5Wy8NmvJr44NC/31HXuXkKY9VeVgZjzjeXzzzd7eHY0mBwFBOVvT6qqkRFjuGmV3Nf3+8vDl&#10;hpIQmW2YdlbU9CQCvVt8/nTb+bkYudbpRgDBIDbMO1/TNkY/L4rAW2FYuHJeWDRKB4ZFVGFXNMA6&#10;jG50MSrL66Jz0HhwXISAt6veSBc5vpSCx2cpg4hE1xRri/mEfG7TWSxu2XwHzLeKD2Wwf6jCMGUx&#10;6VuoFYuM7EH9EcooDi44Ga+4M4WTUnGRe8BuqvJDN5uWeZF7QXCCf4Mp/L+w/Omw8WtAGDof5gHF&#10;1MVRgkn/WB85ZrBOb2CJYyQcLyeTWVVNJ5RwtF1Xs2o0SWgWl9ceQvwqnCFJqCngMDJG7PAYYu96&#10;dknJrHtQWueBaEs6ZNNoWuLMOENeSM0iisY3NQ12RwnTOyQcj5BDBqdVk56nQAF223sN5MBw6NNy&#10;uRpPh8p+c0u5Vyy0vV829XQwKiIntTI1vSnTb3itbYouMquGDi6gJWnrmtMaCLieZsHzB4VJHlmI&#10;awbIK+wGdyU+4yG1wxbdIFHSOvj5t/vkj+NGKyUd8hTb/7FnICjR3ywSYVaNx4nYWRlPpiNU4L1l&#10;+95i9+beISoVbqXnWUz+UZ9FCc684kotU1Y0Mcsxdw/0oNzHfn9wKblYLrMbktmz+Gg3nqfgCacE&#10;78vxlYEf5h+ROU/uzGk2/0CD3rcnwnIfnVSZIxdckVtJwUXILBuWNm3aez17XT4ti18AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBpV7+j3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTM7BTsJAEAbgO4nv&#10;sBkTL0S2ghBauiXGyIVEErAJ16U7tNXubO0upb6940luM/kn/3zperCN6LHztSMFT5MIBFLhTE2l&#10;gvxj87gE4YMmoxtHqOAHPayzu1GqE+OutMf+EErBJeQTraAKoU2k9EWFVvuJa5E4O7vO6sBrV0rT&#10;6SuX20ZOo2ghra6JP1S6xdcKi6/DxSrYxOe8x+O23I5jM31335i/fe6UergfXlYgAg7h/xj++EyH&#10;jE0ndyHjRaNgPmd5UBCD4DSeLWYgTjwsn0FmqbzlZ78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEABuKd8FMCAACiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAaVe/o94AAAAGAQAADwAAAAAAAAAAAAAAAACtBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" filled="f" strokecolor="#70ad47" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E42B10">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>※チェックをした場合は、こちらに具体的な内容と理由を記入してください。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="504021A9" w14:textId="77777777" w:rsidR="00E42B10" w:rsidRPr="003C3DBA" w:rsidRDefault="003C3DBA" w:rsidP="003C3DBA">
       <w:pPr>
         <w:ind w:left="1470" w:hangingChars="700" w:hanging="1470"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E42B10">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47583732" w14:textId="77777777" w:rsidR="003C3DBA" w:rsidRDefault="003C3DBA" w:rsidP="003C3DBA">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E4A5B19" w14:textId="77777777" w:rsidR="002C46EA" w:rsidRPr="00E42B10" w:rsidRDefault="003C3DBA" w:rsidP="003C3DBA">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(3</w:t>
       </w:r>
       <w:r w:rsidR="002C46EA" w:rsidRPr="00E42B10">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>)その他の事項</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25959112" w14:textId="77777777" w:rsidR="00CE473E" w:rsidRPr="00E42B10" w:rsidRDefault="00CE473E" w:rsidP="00C1508C">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E42B10">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　 </w:t>
       </w:r>
       <w:r w:rsidR="001E67FB" w:rsidRPr="00E42B10">
         <w:rPr>
@@ -1237,51 +1253,51 @@
                           <a:solidFill>
                             <a:srgbClr val="70AD47"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="35FBA92D" id="正方形/長方形 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:27.9pt;margin-top:.5pt;width:440.25pt;height:51.75pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAllCAUgIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L7sgCAnKEqEgqkoo&#10;QSJVzsZrs5b86tiw0F/fsXcDadpTVQ5mxjOexzff7P3DyWhyFBCUsxUdDkpKhOWuVnZf0e8vqy+3&#10;lITIbM20s6KiZxHow/zzp/vWz8TINU7XAggGsWHW+oo2MfpZUQTeCMPCwHlh0SgdGBZRhX1RA2sx&#10;utHFqCxvitZB7cFxEQLeLjsjnef4Ugoen6UMIhJdUawt5hPyuUtnMb9nsz0w3yjel8H+oQrDlMWk&#10;l1BLFhk5gPojlFEcXHAyDrgzhZNScZF7wG6G5Ydutg3zIveC4AR/gSn8v7D86bj1G0AYWh9mAcXU&#10;xUmCSf9YHzllsM4XsMQpEo6Xk8ndcDidUMLRdjOZjkaThGZxfe0hxK/CGZKEigIOI2PEjusQO9c3&#10;l5TMupXSOg9EW9Iim0bTEmfGGfJCahZRNL6uaLB7SpjeI+F4hBwyOK3q9DwFCrDfPWogR4ZDn5aL&#10;5XjaV/abW8q9ZKHp/LKpo4NRETmplanobZl+/WttU3SRWdV3cAUtSTtXnzdAwHU0C56vFCZZsxA3&#10;DJBX2A3uSnzGQ2qHLbpeoqRx8PNv98kfx41WSlrkKbb/48BAUKK/WSTC3XA8TsTOyhjHgAq8t+ze&#10;W+zBPDpEZYhb6XkWk3/Ub6IEZ15xpRYpK5qY5Zi7A7pXHmO3P7iUXCwW2Q3J7Flc263nKXjCKcH7&#10;cnpl4Pv5R2TOk3vjNJt9oEHn2xFhcYhOqsyRK67IraTgImSW9UubNu29nr2un5b5LwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhALrR+3zeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/IfN&#10;kHgxsgUssbVbYoxcSCQRm3hdukNb6c7W7lLqv3c46fHNe3nzvWw92lYM2PvGkYL5LAKBVDrTUKWg&#10;+NjcP4LwQZPRrSNU8IMe1vnkJtOpcRd6x2EfKsEl5FOtoA6hS6X0ZY1W+5nrkNg7ut7qwLKvpOn1&#10;hcttKxdRtJJWN8Qfat3hS43laX+2CjbJsRjwc1tt7xKzeHPfWLx+7ZS6nY7PTyACjuEvDFd8Roec&#10;mQ7uTMaLVkEcM3ngOy9iO1muliAOV/0Qg8wz+X9A/gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBAllCAUgIAAKIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQC60ft83gAAAAgBAAAPAAAAAAAAAAAAAAAAAKwEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" filled="f" strokecolor="#70ad47" strokeweight="1pt"/>
+              <v:rect w14:anchorId="7810FB26" id="正方形/長方形 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:27.9pt;margin-top:.5pt;width:440.25pt;height:51.75pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAllCAUgIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L7sgCAnKEqEgqkoo&#10;QSJVzsZrs5b86tiw0F/fsXcDadpTVQ5mxjOexzff7P3DyWhyFBCUsxUdDkpKhOWuVnZf0e8vqy+3&#10;lITIbM20s6KiZxHow/zzp/vWz8TINU7XAggGsWHW+oo2MfpZUQTeCMPCwHlh0SgdGBZRhX1RA2sx&#10;utHFqCxvitZB7cFxEQLeLjsjnef4Ugoen6UMIhJdUawt5hPyuUtnMb9nsz0w3yjel8H+oQrDlMWk&#10;l1BLFhk5gPojlFEcXHAyDrgzhZNScZF7wG6G5Ydutg3zIveC4AR/gSn8v7D86bj1G0AYWh9mAcXU&#10;xUmCSf9YHzllsM4XsMQpEo6Xk8ndcDidUMLRdjOZjkaThGZxfe0hxK/CGZKEigIOI2PEjusQO9c3&#10;l5TMupXSOg9EW9Iim0bTEmfGGfJCahZRNL6uaLB7SpjeI+F4hBwyOK3q9DwFCrDfPWogR4ZDn5aL&#10;5XjaV/abW8q9ZKHp/LKpo4NRETmplanobZl+/WttU3SRWdV3cAUtSTtXnzdAwHU0C56vFCZZsxA3&#10;DJBX2A3uSnzGQ2qHLbpeoqRx8PNv98kfx41WSlrkKbb/48BAUKK/WSTC3XA8TsTOyhjHgAq8t+ze&#10;W+zBPDpEZYhb6XkWk3/Ub6IEZ15xpRYpK5qY5Zi7A7pXHmO3P7iUXCwW2Q3J7Flc263nKXjCKcH7&#10;cnpl4Pv5R2TOk3vjNJt9oEHn2xFhcYhOqsyRK67IraTgImSW9UubNu29nr2un5b5LwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhALrR+3zeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/IfN&#10;kHgxsgUssbVbYoxcSCQRm3hdukNb6c7W7lLqv3c46fHNe3nzvWw92lYM2PvGkYL5LAKBVDrTUKWg&#10;+NjcP4LwQZPRrSNU8IMe1vnkJtOpcRd6x2EfKsEl5FOtoA6hS6X0ZY1W+5nrkNg7ut7qwLKvpOn1&#10;hcttKxdRtJJWN8Qfat3hS43laX+2CjbJsRjwc1tt7xKzeHPfWLx+7ZS6nY7PTyACjuEvDFd8Roec&#10;mQ7uTMaLVkEcM3ngOy9iO1muliAOV/0Qg8wz+X9A/gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBAllCAUgIAAKIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQC60ft83gAAAAgBAAAPAAAAAAAAAAAAAAAAAKwEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" filled="f" strokecolor="#70ad47" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E42B10">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　※チェックをした場合は、こちらに具体的な内容と理由を記入してください。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CCC0406" w14:textId="77777777" w:rsidR="00B4556B" w:rsidRPr="00E42B10" w:rsidRDefault="00B4556B" w:rsidP="00B4556B">
       <w:pPr>
         <w:ind w:left="1470" w:hangingChars="700" w:hanging="1470"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E42B10">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　</w:t>
       </w:r>
@@ -1361,253 +1377,253 @@
                           <a:solidFill>
                             <a:srgbClr val="70AD47"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="68BB0D36" id="正方形/長方形 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:30.4pt;margin-top:5.25pt;width:440.25pt;height:134.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBsM6xUwIAAKMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8b3YXQQkoS4SCUlWK&#10;EiQS5Wy8NmvJXx0bFvrrO/YuIU17qsrBzHjGbzzPb/bm9mg0OQgIytmaVlclJcJy1yi7q+nL8/2X&#10;a0pCZLZh2llR05MI9Hbx+dNN5+di5FqnGwEEQWyYd76mbYx+XhSBt8KwcOW8sBiUDgyL6MKuaIB1&#10;iG50MSrLr0XnoPHguAgBd1d9kC4yvpSCxycpg4hE1xTvFvMKed2mtVjcsPkOmG8VH67B/uEWhimL&#10;Rd+gViwysgf1B5RRHFxwMl5xZwonpeIi94DdVOWHbjYt8yL3guQE/0ZT+H+w/PGw8WtAGjof5gHN&#10;1MVRgkn/eD9yzGSd3sgSx0g4bk4ms6qaTijhGKum5XiGDuIUl+MeQvwmnCHJqCnga2SS2OEhxD71&#10;nJKqWXevtM4voi3pEHU0LfHROENhSM0imsY3NQ12RwnTO1Qcj5Ahg9OqSccTUIDd9k4DOTB89Wm5&#10;XI2nw81+S0u1Vyy0fV4O9XowKqIotTI1vS7TbzitbUIXWVZDBxfWkrV1zWkNBFyvs+D5vcIiDyzE&#10;NQMUFnaDwxKfcJHaYYtusChpHfz8237Kx/fGKCUdChXb/7FnICjR3y0qYVaNx0nZ2RlPpiN04H1k&#10;+z5i9+bOISsVjqXn2Uz5UZ9NCc684kwtU1UMMcuxdk/04NzFfoBwKrlYLnMaqtmz+GA3nifwxFOi&#10;9/n4ysAP7x9ROo/uLGo2/yCDPrcXwnIfnVRZIxdeUVvJwUnIKhumNo3aez9nXb4ti18AAAD//wMA&#10;UEsDBBQABgAIAAAAIQC1mgqh4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcELUboCUhToUQvVQCiTYSVzfeJoF4HWI3DX/PcoLjzoxm3uaryXVixCG0njTMZwoEUuVtS7WG&#10;cre+vgcRoiFrOk+o4RsDrIrzs9xk1p/oDcdtrAWXUMiMhibGPpMyVA06E2a+R2Lv4AdnIp9DLe1g&#10;TlzuOpkotZDOtMQLjenxqcHqc3t0GtbpoRzxfVNvrlKbvPgvLJ8/XrW+vJgeH0BEnOJfGH7xGR0K&#10;Ztr7I9kgOg0LxeSRdXUHgv30dn4DYq8hWaYKZJHL/x8UPwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDBsM6xUwIAAKMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC1mgqh4AAAAAkBAAAPAAAAAAAAAAAAAAAAAK0EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" filled="f" strokecolor="#70ad47" strokeweight="1pt"/>
+              <v:rect w14:anchorId="4B64C11F" id="正方形/長方形 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:30.4pt;margin-top:5.25pt;width:440.25pt;height:134.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBsM6xUwIAAKMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8b3YXQQkoS4SCUlWK&#10;EiQS5Wy8NmvJXx0bFvrrO/YuIU17qsrBzHjGbzzPb/bm9mg0OQgIytmaVlclJcJy1yi7q+nL8/2X&#10;a0pCZLZh2llR05MI9Hbx+dNN5+di5FqnGwEEQWyYd76mbYx+XhSBt8KwcOW8sBiUDgyL6MKuaIB1&#10;iG50MSrLr0XnoPHguAgBd1d9kC4yvpSCxycpg4hE1xTvFvMKed2mtVjcsPkOmG8VH67B/uEWhimL&#10;Rd+gViwysgf1B5RRHFxwMl5xZwonpeIi94DdVOWHbjYt8yL3guQE/0ZT+H+w/PGw8WtAGjof5gHN&#10;1MVRgkn/eD9yzGSd3sgSx0g4bk4ms6qaTijhGKum5XiGDuIUl+MeQvwmnCHJqCnga2SS2OEhxD71&#10;nJKqWXevtM4voi3pEHU0LfHROENhSM0imsY3NQ12RwnTO1Qcj5Ahg9OqSccTUIDd9k4DOTB89Wm5&#10;XI2nw81+S0u1Vyy0fV4O9XowKqIotTI1vS7TbzitbUIXWVZDBxfWkrV1zWkNBFyvs+D5vcIiDyzE&#10;NQMUFnaDwxKfcJHaYYtusChpHfz8237Kx/fGKCUdChXb/7FnICjR3y0qYVaNx0nZ2RlPpiN04H1k&#10;+z5i9+bOISsVjqXn2Uz5UZ9NCc684kwtU1UMMcuxdk/04NzFfoBwKrlYLnMaqtmz+GA3nifwxFOi&#10;9/n4ysAP7x9ROo/uLGo2/yCDPrcXwnIfnVRZIxdeUVvJwUnIKhumNo3aez9nXb4ti18AAAD//wMA&#10;UEsDBBQABgAIAAAAIQC1mgqh4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcELUboCUhToUQvVQCiTYSVzfeJoF4HWI3DX/PcoLjzoxm3uaryXVixCG0njTMZwoEUuVtS7WG&#10;cre+vgcRoiFrOk+o4RsDrIrzs9xk1p/oDcdtrAWXUMiMhibGPpMyVA06E2a+R2Lv4AdnIp9DLe1g&#10;TlzuOpkotZDOtMQLjenxqcHqc3t0GtbpoRzxfVNvrlKbvPgvLJ8/XrW+vJgeH0BEnOJfGH7xGR0K&#10;Ztr7I9kgOg0LxeSRdXUHgv30dn4DYq8hWaYKZJHL/x8UPwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDBsM6xUwIAAKMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC1mgqh4AAAAAkBAAAPAAAAAAAAAAAAAAAAAK0EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" filled="f" strokecolor="#70ad47" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="000A31C1" w:rsidRPr="000A31C1" w:rsidSect="00E42B10">
+    <w:sectPr w:rsidR="000A31C1" w:rsidRPr="000A31C1" w:rsidSect="00DC200C">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1701" w:right="1077" w:bottom="1701" w:left="1077" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1077" w:bottom="1418" w:left="1077" w:header="851" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="436"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5B51FF1E" w14:textId="77777777" w:rsidR="002177D6" w:rsidRDefault="002177D6" w:rsidP="007F274E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="01836F54" w14:textId="77777777" w:rsidR="002177D6" w:rsidRDefault="002177D6" w:rsidP="007F274E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25A9A681" w14:textId="77777777" w:rsidR="008167EB" w:rsidRDefault="008167EB">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1502119955"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="66237171" w14:textId="77777777" w:rsidR="00845489" w:rsidRDefault="00845489">
         <w:pPr>
           <w:pStyle w:val="a5"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="005A0474" w:rsidRPr="005A0474">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="ja-JP"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="78C3F8A7" w14:textId="77777777" w:rsidR="00845489" w:rsidRDefault="00845489">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71D7D8D5" w14:textId="77777777" w:rsidR="008167EB" w:rsidRDefault="008167EB">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6CC31724" w14:textId="77777777" w:rsidR="002177D6" w:rsidRDefault="002177D6" w:rsidP="007F274E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="423CEF36" w14:textId="77777777" w:rsidR="002177D6" w:rsidRDefault="002177D6" w:rsidP="007F274E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C696473" w14:textId="77777777" w:rsidR="008167EB" w:rsidRDefault="008167EB">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45A57577" w14:textId="77777777" w:rsidR="007F274E" w:rsidRPr="008167EB" w:rsidRDefault="007F274E">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:rPr>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008167EB">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>入学試験における受験上の配慮に関する申請書</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="253CBE4F" w14:textId="77777777" w:rsidR="008167EB" w:rsidRDefault="008167EB">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BE16963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD00F1B8"/>
     <w:lvl w:ilvl="0" w:tplc="BA90ACA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
@@ -1753,181 +1769,187 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3720" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4140" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1286698954">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="729888426">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="218"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481">
+    <o:shapedefaults v:ext="edit" spidmax="24577">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F274E"/>
     <w:rsid w:val="000268CF"/>
     <w:rsid w:val="000405BA"/>
     <w:rsid w:val="000574AB"/>
     <w:rsid w:val="00076818"/>
     <w:rsid w:val="00094672"/>
     <w:rsid w:val="000A31C1"/>
     <w:rsid w:val="000B1F8D"/>
     <w:rsid w:val="000B7236"/>
     <w:rsid w:val="00192148"/>
     <w:rsid w:val="001E67FB"/>
     <w:rsid w:val="002177D6"/>
     <w:rsid w:val="00230812"/>
+    <w:rsid w:val="002A0305"/>
     <w:rsid w:val="002C46EA"/>
     <w:rsid w:val="00303BA6"/>
     <w:rsid w:val="003A3F03"/>
     <w:rsid w:val="003C3DBA"/>
+    <w:rsid w:val="00402F27"/>
     <w:rsid w:val="00421DE7"/>
     <w:rsid w:val="004672A6"/>
+    <w:rsid w:val="005410BB"/>
     <w:rsid w:val="00590A38"/>
     <w:rsid w:val="005A0474"/>
     <w:rsid w:val="005B1E54"/>
     <w:rsid w:val="00616F6D"/>
     <w:rsid w:val="00623A39"/>
     <w:rsid w:val="00632336"/>
     <w:rsid w:val="006849C0"/>
     <w:rsid w:val="006A3894"/>
     <w:rsid w:val="00720D9A"/>
     <w:rsid w:val="00742CF6"/>
     <w:rsid w:val="007A72BD"/>
     <w:rsid w:val="007C1845"/>
     <w:rsid w:val="007F274E"/>
     <w:rsid w:val="0080255B"/>
     <w:rsid w:val="008167EB"/>
     <w:rsid w:val="0082598E"/>
     <w:rsid w:val="00845489"/>
     <w:rsid w:val="00950447"/>
     <w:rsid w:val="009734A5"/>
     <w:rsid w:val="0099354A"/>
     <w:rsid w:val="00A61312"/>
     <w:rsid w:val="00AC1EDC"/>
     <w:rsid w:val="00B12EDE"/>
     <w:rsid w:val="00B4556B"/>
     <w:rsid w:val="00C1508C"/>
     <w:rsid w:val="00C256D4"/>
     <w:rsid w:val="00CE473E"/>
     <w:rsid w:val="00D16AF0"/>
     <w:rsid w:val="00D4783A"/>
     <w:rsid w:val="00D86F10"/>
+    <w:rsid w:val="00DC200C"/>
     <w:rsid w:val="00DD3D79"/>
     <w:rsid w:val="00DE1191"/>
+    <w:rsid w:val="00DF7CD0"/>
     <w:rsid w:val="00E42B10"/>
     <w:rsid w:val="00E42F90"/>
     <w:rsid w:val="00E700C9"/>
+    <w:rsid w:val="00E710BE"/>
     <w:rsid w:val="00E743CF"/>
     <w:rsid w:val="00E96EC1"/>
     <w:rsid w:val="00E97D64"/>
     <w:rsid w:val="00FB18A1"/>
     <w:rsid w:val="00FC256A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481">
+    <o:shapedefaults v:ext="edit" spidmax="24577">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="347AB6D2"/>
   <w15:docId w15:val="{5B090D90-C7BC-4A3B-BAFF-5F462263C276}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2394,51 +2416,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="007C1845"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007C1845"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -2687,70 +2709,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CC810F3-5EA6-4880-8550-A594F64C95EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>118</Words>
-  <Characters>673</Characters>
+  <Words>120</Words>
+  <Characters>690</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>790</CharactersWithSpaces>
+  <CharactersWithSpaces>809</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>和洋女子大学</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>