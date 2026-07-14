--- v0 (2025-12-02)
+++ v1 (2026-07-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="32B578F9" w14:textId="04B92A25" w:rsidR="00B86A09" w:rsidRPr="004E125D" w:rsidRDefault="00B86A09">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E125D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="76"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:fitText w:val="3440" w:id="-1186180864"/>
         </w:rPr>
         <w:t>長期履修申請</w:t>
       </w:r>
       <w:r w:rsidR="0014614D" w:rsidRPr="004E125D">
@@ -254,90 +254,90 @@
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="004E125D">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5EE8782C" w14:textId="77777777" w:rsidR="004E125D" w:rsidRPr="004E125D" w:rsidRDefault="004E125D" w:rsidP="00AF4679">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C682D47" w14:textId="1289F44D" w:rsidR="00A94215" w:rsidRPr="004E125D" w:rsidRDefault="00B86A09" w:rsidP="004E125D">
+    <w:p w14:paraId="5C682D47" w14:textId="7017D871" w:rsidR="00A94215" w:rsidRPr="004E125D" w:rsidRDefault="00B86A09" w:rsidP="004E125D">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E125D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>和洋女子大学</w:t>
       </w:r>
       <w:r w:rsidR="00A94215" w:rsidRPr="004E125D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>長</w:t>
       </w:r>
       <w:r w:rsidR="004E125D" w:rsidRPr="004E125D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E125D">
+      <w:r w:rsidR="000C1FDE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>殿</w:t>
+        <w:t>様</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="239DD5A9" w14:textId="49F347C3" w:rsidR="00B86A09" w:rsidRPr="004E125D" w:rsidRDefault="004E125D" w:rsidP="004E125D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E125D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>下記の</w:t>
       </w:r>
       <w:r w:rsidR="00B86A09" w:rsidRPr="004E125D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1360,293 +1360,296 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DB8B97B" w14:textId="77777777" w:rsidR="00CD4AE1" w:rsidRPr="00CD4AE1" w:rsidRDefault="00CD4AE1" w:rsidP="004E125D">
             <w:pPr>
               <w:ind w:leftChars="105" w:left="203" w:firstLineChars="200" w:firstLine="406"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09339F31" w14:textId="77777777" w:rsidR="00B86A09" w:rsidRDefault="00B86A09"/>
     <w:p w14:paraId="1D1D7A19" w14:textId="77777777" w:rsidR="008A3B4F" w:rsidRDefault="008A3B4F"/>
     <w:p w14:paraId="0874BA26" w14:textId="77777777" w:rsidR="008A3B4F" w:rsidRDefault="008A3B4F"/>
     <w:p w14:paraId="41BC8257" w14:textId="77777777" w:rsidR="008A3B4F" w:rsidRDefault="008A3B4F"/>
     <w:p w14:paraId="0F9B796D" w14:textId="77777777" w:rsidR="008A3B4F" w:rsidRDefault="008A3B4F"/>
     <w:p w14:paraId="3768A523" w14:textId="77777777" w:rsidR="008A3B4F" w:rsidRDefault="008A3B4F"/>
-    <w:p w14:paraId="17C2C943" w14:textId="758F7342" w:rsidR="008A3B4F" w:rsidRDefault="008A3B4F" w:rsidP="008A3B4F">
+    <w:p w14:paraId="17C2C943" w14:textId="0FAE4308" w:rsidR="008A3B4F" w:rsidRDefault="008A3B4F" w:rsidP="008A3B4F">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00383B32">
+      <w:r w:rsidR="00FF7562">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年度入試</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008A3B4F" w:rsidSect="00B00CDE">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="680" w:right="1418" w:bottom="851" w:left="1418" w:header="567" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="291" w:charSpace="-3486"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="412CD090" w14:textId="77777777" w:rsidR="00C707C9" w:rsidRDefault="00C707C9" w:rsidP="00A94215">
+    <w:p w14:paraId="2CCBFDA4" w14:textId="77777777" w:rsidR="009E109D" w:rsidRDefault="009E109D" w:rsidP="00A94215">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04F58C5A" w14:textId="77777777" w:rsidR="00C707C9" w:rsidRDefault="00C707C9" w:rsidP="00A94215">
+    <w:p w14:paraId="0BE4FA6E" w14:textId="77777777" w:rsidR="009E109D" w:rsidRDefault="009E109D" w:rsidP="00A94215">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58D4EC1C" w14:textId="77777777" w:rsidR="00C707C9" w:rsidRDefault="00C707C9" w:rsidP="00A94215">
+    <w:p w14:paraId="1C6EBD6C" w14:textId="77777777" w:rsidR="009E109D" w:rsidRDefault="009E109D" w:rsidP="00A94215">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E9ADF4F" w14:textId="77777777" w:rsidR="00C707C9" w:rsidRDefault="00C707C9" w:rsidP="00A94215">
+    <w:p w14:paraId="5534DC38" w14:textId="77777777" w:rsidR="009E109D" w:rsidRDefault="009E109D" w:rsidP="00A94215">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37D17E61" w14:textId="74B4B06D" w:rsidR="004664DB" w:rsidRDefault="004664DB">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="52E1389D" w14:textId="77777777" w:rsidR="004E125D" w:rsidRDefault="004E125D">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="193"/>
   <w:drawingGridVerticalSpacing w:val="291"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" fill="f" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="21505" fill="f" fillcolor="white">
       <v:fill color="white" on="f"/>
       <v:textbox inset="5.85pt,.47mm,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD5863"/>
     <w:rsid w:val="000617B3"/>
+    <w:rsid w:val="0006226B"/>
+    <w:rsid w:val="000C1FDE"/>
     <w:rsid w:val="0014614D"/>
+    <w:rsid w:val="002B20D6"/>
     <w:rsid w:val="00322D58"/>
     <w:rsid w:val="00335D3E"/>
     <w:rsid w:val="00361F39"/>
     <w:rsid w:val="0036210F"/>
-    <w:rsid w:val="00383B32"/>
     <w:rsid w:val="0042539B"/>
     <w:rsid w:val="004664DB"/>
     <w:rsid w:val="004E125D"/>
     <w:rsid w:val="00544B9D"/>
     <w:rsid w:val="0061006B"/>
     <w:rsid w:val="006E1A5A"/>
     <w:rsid w:val="00727FEF"/>
     <w:rsid w:val="0076139C"/>
-    <w:rsid w:val="007619E6"/>
     <w:rsid w:val="008A3B4F"/>
+    <w:rsid w:val="00957E6A"/>
     <w:rsid w:val="009E109D"/>
     <w:rsid w:val="00A94215"/>
     <w:rsid w:val="00AE5A7A"/>
     <w:rsid w:val="00AF4679"/>
     <w:rsid w:val="00B00CDE"/>
-    <w:rsid w:val="00B45377"/>
     <w:rsid w:val="00B86A09"/>
     <w:rsid w:val="00BB38F4"/>
-    <w:rsid w:val="00C707C9"/>
+    <w:rsid w:val="00CD26C7"/>
     <w:rsid w:val="00CD4AE1"/>
     <w:rsid w:val="00CD5863"/>
+    <w:rsid w:val="00D268F9"/>
     <w:rsid w:val="00DE3365"/>
     <w:rsid w:val="00E15213"/>
     <w:rsid w:val="00F024DB"/>
+    <w:rsid w:val="00F35623"/>
     <w:rsid w:val="00F4380E"/>
+    <w:rsid w:val="00F44FDE"/>
     <w:rsid w:val="00F634A1"/>
     <w:rsid w:val="00F70157"/>
     <w:rsid w:val="00FA18E4"/>
-    <w:rsid w:val="00FA358C"/>
+    <w:rsid w:val="00FF7562"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" fill="f" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="21505" fill="f" fillcolor="white">
       <v:fill color="white" on="f"/>
       <v:textbox inset="5.85pt,.47mm,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="41DC168F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C0183336-EE97-40B5-9D62-0FF336049682}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -2065,51 +2068,51 @@
       <w:rFonts w:ascii="游ゴシック Light" w:eastAsia="游ゴシック Light" w:hAnsi="游ゴシック Light" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="ac">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="004E125D"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="792869951">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -2371,77 +2374,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87E1BC57-B318-46E6-B004-B291585F6F4E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>60</Words>
-  <Characters>344</Characters>
+  <Words>199</Words>
+  <Characters>205</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
+  <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>退　　学　　願</vt:lpstr>
       <vt:lpstr>　  退　　学　　願</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人　和洋学園</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>403</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>長期履修申請書</dc:title>
+  <dc:title/>
   <dc:subject/>
   <dc:creator>和洋女子大学</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>