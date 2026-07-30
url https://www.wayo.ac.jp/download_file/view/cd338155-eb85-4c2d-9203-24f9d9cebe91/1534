--- v0 (2025-12-02)
+++ v1 (2026-07-30)
@@ -1,1985 +1,2456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xml:space="preserve">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="5AB361FF" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:tabs>
-          <w:tab w:pos="1111" w:val="left" w:leader="none"/>
-[...1 lines deleted...]
-          <w:tab w:pos="2879" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1111"/>
+          <w:tab w:val="left" w:pos="1995"/>
+          <w:tab w:val="left" w:pos="2879"/>
         </w:tabs>
         <w:ind w:right="251"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>令和</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
         <w:tab/>
         <w:t>年</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
         <w:tab/>
         <w:t>月</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2EC35665" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
       <w:pPr>
         <w:spacing w:before="93"/>
-        <w:ind w:left="672" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="672"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>和 洋 女 子 大 学</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="16D6239B" w14:textId="77B640E6" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4" w:rsidP="0072385E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:pos="1304" w:val="left" w:leader="none"/>
-[...1 lines deleted...]
-          <w:tab w:pos="2971" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2138"/>
+          <w:tab w:val="left" w:pos="2971"/>
         </w:tabs>
         <w:spacing w:before="73"/>
-        <w:ind w:left="471" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="471" w:firstLineChars="200" w:firstLine="461"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>学</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="0072385E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="12"/>
           <w:w w:val="105"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>長</w:t>
-        <w:tab/>
-[...5 lines deleted...]
-          <w:spacing w:val="12"/>
+      </w:r>
+      <w:r w:rsidR="0072385E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:sz w:val="22"/>
-[...21 lines deleted...]
-        <w:tab/>
+        </w:rPr>
         <w:t>様</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="3020ACA7" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="708C571C" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="001118F3">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:spacing w:before="73"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...1 lines deleted...]
-          <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
+        <w:pict w14:anchorId="0019E941">
+          <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape style="position:absolute;margin-left:523.614319pt;margin-top:19.009426pt;width:37.65pt;height:27.15pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:1144" type="#_x0000_t202" filled="false" stroked="true" strokeweight=".567pt" strokecolor="#231f20">
+          <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:523.6pt;margin-top:19pt;width:37.65pt;height:27.15pt;z-index:251659264;mso-position-horizontal-relative:page" filled="f" strokecolor="#231f20" strokeweight=".20003mm">
+            <v:stroke dashstyle="1 1"/>
             <v:textbox inset="0,0,0,0">
               <w:txbxContent>
-                <w:p>
+                <w:p w14:paraId="629A2D82" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
                   <w:pPr>
                     <w:spacing w:before="120"/>
-                    <w:ind w:left="157" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-                    </w:rPr>
+                    <w:ind w:left="157"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="231F20"/>
-                      <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t>職印</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
-            <v:stroke dashstyle="shortdot"/>
-            <w10:wrap type="none"/>
+            <w10:wrap anchorx="page"/>
           </v:shape>
         </w:pict>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C67FC4">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="95"/>
         </w:rPr>
         <w:t>高等学校名</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...6 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="52F6C236" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8560F7" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:ind w:left="225" w:right="19" w:firstLine="0"/>
+    <w:p w14:paraId="1AE5CB49" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
+      <w:pPr>
+        <w:ind w:left="225" w:right="19"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>学 校 長 名</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="7CB4640A" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2F6EE080" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRPr="00C67FC4" w:rsidRDefault="00C67FC4">
       <w:pPr>
         <w:tabs>
-          <w:tab w:pos="1188" w:val="left" w:leader="none"/>
-          <w:tab w:pos="2377" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1188"/>
+          <w:tab w:val="left" w:pos="2377"/>
         </w:tabs>
-        <w:spacing w:before="0"/>
-        <w:ind w:left="0" w:right="19" w:firstLine="0"/>
+        <w:ind w:right="19"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="39"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00C67FC4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="39"/>
         </w:rPr>
         <w:t>推</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67FC4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="39"/>
+        </w:rPr>
         <w:tab/>
         <w:t>薦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67FC4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="39"/>
+        </w:rPr>
         <w:tab/>
         <w:t>書</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4BA7548F" w14:textId="054D2716" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
       <w:pPr>
         <w:tabs>
-          <w:tab w:pos="3458" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="3458"/>
         </w:tabs>
         <w:spacing w:before="19"/>
-        <w:ind w:left="0" w:right="17" w:firstLine="0"/>
+        <w:ind w:right="17"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei"/>
+          <w:b/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>【</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
           <w:sz w:val="25"/>
         </w:rPr>
-        <w:t>【</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072385E">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="0072385E" w:rsidRPr="0072385E">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>７</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="231F20"/>
-          <w:spacing w:val="27"/>
+          <w:position w:val="1"/>
           <w:sz w:val="25"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>年度学校推薦型選抜</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:position w:val="1"/>
           <w:sz w:val="25"/>
         </w:rPr>
-        <w:t>2026年度学校推薦型選抜</w:t>
         <w:tab/>
         <w:t>指定校</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>】</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="266" w:lineRule="auto" w:before="71"/>
+    <w:p w14:paraId="6D63C56B" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="71" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="347" w:right="365" w:firstLine="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
         </w:rPr>
-        <w:t>下記生徒は、貴学を第一志望とし、入学後も和洋女子大学にふさわしい能力を発揮できる者で </w:t>
+        <w:t xml:space="preserve">下記生徒は、貴学を第一志望とし、入学後も和洋女子大学にふさわしい能力を発揮できる者で </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>あることを認め、推薦基準に基づき推薦します。</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="2799810D" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="7"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="122" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4535"/>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="637"/>
         <w:gridCol w:w="637"/>
         <w:gridCol w:w="1204"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00DB5AC2" w14:paraId="2136D1CE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="310" w:hRule="atLeast"/>
+          <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="268" w:lineRule="exact" w:before="22"/>
+          <w:p w14:paraId="46F887D8" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="22" w:line="268" w:lineRule="exact"/>
               <w:ind w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>ふ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="268" w:lineRule="exact" w:before="22"/>
+          <w:p w14:paraId="4780452E" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="22" w:line="268" w:lineRule="exact"/>
               <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>り</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="268" w:lineRule="exact" w:before="22"/>
+          <w:p w14:paraId="1EEADC24" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="22" w:line="268" w:lineRule="exact"/>
               <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>が</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="268" w:lineRule="exact" w:before="22"/>
+          <w:p w14:paraId="330C102B" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="22" w:line="268" w:lineRule="exact"/>
               <w:ind w:left="109"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>な</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="70D51936" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3682" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="268" w:lineRule="exact" w:before="22"/>
+          <w:p w14:paraId="3A35136B" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="22" w:line="268" w:lineRule="exact"/>
               <w:ind w:left="1233" w:right="1233"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>生 年 月 日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00DB5AC2" w14:paraId="6FF28E23" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="763" w:hRule="atLeast"/>
+          <w:trHeight w:val="763"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4F1B8ED2" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="6F42F6F6" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>生</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7709320D" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="36D21223" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>徒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="340E9478" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="2E628B93" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>氏</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="159140ED" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="00747242" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0E4FFD42" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2DB3980F" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="5DDD3693" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="555"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>平成</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0A8393AA" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="74C48BEA" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="217"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="333881D3" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="19D95232" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="217"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="41331A23" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="607E7F9D" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="218"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>日生</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00DB5AC2" w14:paraId="119A35EB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="763" w:hRule="atLeast"/>
+          <w:trHeight w:val="763"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4743C854" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="0E6922D9" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="246"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>志望学部・学科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="726A9A9F" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EBAC403" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="112"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>学部</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3682" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5DFEA9D7" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DC67599" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="109"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>学科</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="641328D9" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="4E12FAAD" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="101"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>１ 推薦する生徒の下記の項目について評価をしてください(該当する欄に〇を記入)。</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="4927A3A0" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="122" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7654"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00DB5AC2" w14:paraId="693EA2B0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="556" w:hRule="atLeast"/>
+          <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="10BD16BB" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="145"/>
               <w:ind w:left="1698"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>推 薦 す る 生 徒 の 評 価 項 目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="411DC319" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="2DD274A5" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="238"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>高い</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7DD19A41" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="6D17B848" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="237"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>普通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="220" w:lineRule="auto" w:before="73"/>
+          <w:p w14:paraId="420587FC" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="73" w:line="220" w:lineRule="auto"/>
               <w:ind w:left="255" w:right="86" w:hanging="166"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>※努力を要する</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00DB5AC2" w14:paraId="67F4AFC4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="330" w:hRule="atLeast"/>
+          <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="22F43978" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62"/>
               <w:ind w:left="242"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>大学で学ぶために必要となる基礎的な知識・技能</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0E4D69EB" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4AE50E20" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="505BAC7A" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00DB5AC2" w14:paraId="1DB5E7FA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="330" w:hRule="atLeast"/>
+          <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3107DE2D" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62"/>
               <w:ind w:left="243"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>情報を的確に読み取り、課題を発見し、知的探究心を持って自ら学ぼうとする力</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="15E33460" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="485CFA0D" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="31F1A0E3" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00DB5AC2" w14:paraId="6593C918" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="330" w:hRule="atLeast"/>
+          <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="66912E8B" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62"/>
               <w:ind w:left="244"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>他者の意見を理解し、自らの考えを説明・議論できるコミュニケーション力</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6AB38AB2" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="04DCC6B4" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="24BF9A6B" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00DB5AC2" w14:paraId="47C3DAC8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="330" w:hRule="atLeast"/>
+          <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="71968FD5" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62"/>
               <w:ind w:left="241"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>多様な人々と共生し協働して、積極的に学ぼうとする力</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3818D0B8" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2B0C03E1" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="06FD8AD6" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00DB5AC2" w14:paraId="1946C162" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="330" w:hRule="atLeast"/>
+          <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3FACF67C" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62"/>
               <w:ind w:left="233"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>自己に厳しい倫理観を身につけ、主体性を持って将来を切り拓こうとする力</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6978C5FE" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="59507E09" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7FFFF429" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="4A758313" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="19324BC4" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="001118F3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="114"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...3 lines deleted...]
-            <w10:wrap type="topAndBottom"/>
+        <w:pict w14:anchorId="7D1607B3">
+          <v:rect id="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:51pt;margin-top:17.05pt;width:510.25pt;height:28.35pt;z-index:251656192;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" filled="f" strokecolor="#231f20" strokeweight=".09983mm">
+            <w10:wrap type="topAndBottom" anchorx="page"/>
           </v:rect>
         </w:pict>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C67FC4">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-22"/>
         </w:rPr>
         <w:t>※「努力を要する」に該当する場合は、その理由を下記の欄に具体的に記入してください</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C67FC4">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C67FC4">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t>入学後の指導のため</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C67FC4">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-45"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C67FC4">
         <w:rPr>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="39916C34" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="7"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="1AF0E41B" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="001118F3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="70"/>
         <w:ind w:left="104"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...3 lines deleted...]
-            <w10:wrap type="topAndBottom"/>
+        <w:pict w14:anchorId="51325ADC">
+          <v:rect id="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:51pt;margin-top:20.55pt;width:510.25pt;height:56.7pt;z-index:251657216;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" filled="f" strokecolor="#231f20" strokeweight=".09983mm">
+            <w10:wrap type="topAndBottom" anchorx="page"/>
           </v:rect>
         </w:pict>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C67FC4">
         <w:rPr>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>２ 推薦する生徒の希望する学科に関係する学力・資質・学習成果等について具体的に記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="266B91CA" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="7"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="266" w:lineRule="auto" w:before="70"/>
+    <w:p w14:paraId="3C78BD5C" w14:textId="77777777" w:rsidR="0053307D" w:rsidRDefault="00C67FC4" w:rsidP="0053307D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="70" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="481" w:right="790" w:hanging="378"/>
-      </w:pPr>
-[...11 lines deleted...]
-              <v:textbox inset="0,0,0,0">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>３ 推薦生徒が、和洋女子大学</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5E15">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t>年度総合型選抜Ⅰ期を取りやめて、和洋女子大学学校推薦型選抜</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>指定校</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-51"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>に</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C4ABC8" w14:textId="06EC90B9" w:rsidR="00DB5AC2" w:rsidRPr="0053307D" w:rsidRDefault="00C67FC4" w:rsidP="0053307D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="70" w:line="266" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="220" w:right="790" w:firstLineChars="100" w:firstLine="185"/>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t>出願する場合のみ記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFED061" w14:textId="23DE14A2" w:rsidR="00DB5AC2" w:rsidRDefault="001118F3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="13D482B7">
+          <v:group id="_x0000_s1026" style="position:absolute;margin-left:51pt;margin-top:5.2pt;width:510.55pt;height:57pt;z-index:251658240;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1018,691" coordsize="10211,1140">
+            <v:rect id="_x0000_s1030" style="position:absolute;left:1020;top:693;width:3716;height:1134" filled="f" strokecolor="#231f20" strokeweight=".09983mm"/>
+            <v:rect id="_x0000_s1029" style="position:absolute;left:4735;top:693;width:6490;height:1134" filled="f" strokecolor="#231f20" strokeweight=".09983mm"/>
+            <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:10423;top:1155;width:446;height:213" filled="f" stroked="f">
+              <v:textbox style="mso-next-textbox:#_x0000_s1028" inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="16EB8EBC" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
                     <w:pPr>
-                      <w:spacing w:line="213" w:lineRule="exact" w:before="0"/>
-[...1 lines deleted...]
-                      <w:jc w:val="left"/>
+                      <w:spacing w:line="213" w:lineRule="exact"/>
                       <w:rPr>
                         <w:sz w:val="21"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="21"/>
                       </w:rPr>
                       <w:t>学科</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
             </v:shape>
-            <v:shape style="position:absolute;left:1020;top:693;width:3716;height:1134" type="#_x0000_t202" filled="false" stroked="true" strokeweight=".284pt" strokecolor="#231f20">
-              <v:textbox inset="0,0,0,0">
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:1020;top:693;width:3716;height:1134" filled="f" strokecolor="#231f20" strokeweight=".1002mm">
+              <v:textbox style="mso-next-textbox:#_x0000_s1027" inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="63CED420" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
                     <w:pPr>
-                      <w:spacing w:line="240" w:lineRule="auto" w:before="10"/>
+                      <w:spacing w:before="10"/>
                       <w:rPr>
                         <w:sz w:val="19"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
-                  <w:p>
+                  <w:p w14:paraId="10ACB47B" w14:textId="5E47755A" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
                     <w:pPr>
-                      <w:spacing w:line="316" w:lineRule="auto" w:before="0"/>
+                      <w:spacing w:line="316" w:lineRule="auto"/>
                       <w:ind w:left="685" w:right="683" w:firstLine="106"/>
-                      <w:jc w:val="left"/>
                       <w:rPr>
                         <w:sz w:val="21"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="21"/>
                       </w:rPr>
-                      <w:t>和洋女子大学2026年度総合型選抜の出願学科名</w:t>
+                      <w:t>和洋女子大学202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00DF5E15">
+                      <w:rPr>
+                        <w:rFonts w:hint="eastAsia"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="21"/>
+                      </w:rPr>
+                      <w:t>7</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="21"/>
+                      </w:rPr>
+                      <w:t>年度総合型選抜の出願学科名</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <v:stroke dashstyle="solid"/>
-              <w10:wrap type="none"/>
             </v:shape>
-            <w10:wrap type="topAndBottom"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
           </v:group>
         </w:pict>
       </w:r>
-      <w:r>
-[...77 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    </w:p>
+    <w:p w14:paraId="308CDFF9" w14:textId="2DDD74FF" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="277918EB" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBDB175" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="674DB749" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00DB5AC2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2B7D4702" w14:textId="77777777" w:rsidR="00DB5AC2" w:rsidRDefault="00C67FC4">
       <w:pPr>
         <w:spacing w:before="132"/>
-        <w:ind w:left="0" w:right="251" w:firstLine="0"/>
+        <w:ind w:right="251"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
           <w:sz w:val="14"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>【指定校推薦】推 薦 書</w:t>
       </w:r>
     </w:p>
-    <w:sectPr>
+    <w:sectPr w:rsidR="00DB5AC2">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="500" w:bottom="0" w:left="900" w:right="540"/>
+      <w:pgMar w:top="500" w:right="540" w:bottom="0" w:left="900" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ 明朝">
+    <w:altName w:val="MS Mincho"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft JhengHei">
     <w:altName w:val="Microsoft JhengHei"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="BIZ UDPゴシック">
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="PMingLiU"/>
-    <w:charset w:val="0"/>
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02010601000101010101"/>
+    <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ 明朝">
-    <w:altName w:val="ＭＳ 明朝"/>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="fixed"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00DB5AC2"/>
+    <w:rsid w:val="001118F3"/>
+    <w:rsid w:val="0053307D"/>
+    <w:rsid w:val="0072385E"/>
+    <w:rsid w:val="008F22F1"/>
+    <w:rsid w:val="00B82A9D"/>
+    <w:rsid w:val="00C67FC4"/>
+    <w:rsid w:val="00DB5AC2"/>
+    <w:rsid w:val="00DF5E15"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1035">
+      <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
+    </o:shapedefaults>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1635352C"/>
+  <w15:docId w15:val="{2AE3DC2D-653B-41E4-94C6-F413E95A693D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+      <w:lang w:val="ja-JP" w:eastAsia="ja-JP" w:bidi="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="45"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="202" w:right="19"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
-[...6 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-      <w:lang w:val="ja-JP" w:eastAsia="ja-JP" w:bidi="ja-JP"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="BodyText" w:type="paragraph">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:styleId="Heading1" w:type="paragraph">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr>
-[...46 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2223,58 +2694,82 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>98</Words>
+  <Characters>562</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>4</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>2025_0701_siteikou_6.indd</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>659</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>2025_0701_siteikou_6.indd</dc:title>
+  <dc:title/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-07-02T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 20.3 (Macintosh)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2025-07-02T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>