--- v0 (2025-12-02)
+++ v1 (2026-07-14)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\e-frsv.wayo.ac.jp\files\事務組織\企画部\入試・広報センター事務室\1．入試\5.   募集要項、各種ガイド\3.募集要項\2026年度募集要項\大学院\HP用_各種申請書等\看護学\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\e-frsv.wayo.ac.jp\files\事務組織\企画部\入試・広報センター事務室\1．入試\5.   募集要項、各種ガイド\3.募集要項\2027年度募集要項\大学院\HP用_各種申請書等\看護学\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{196B2AA1-447E-43E3-96CB-217799BE749F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1BF5B1E-4DCA-4F0F-8BA9-E49031D74FE7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{7DD0671F-9A0D-43F9-93C7-10551DE06B5E}"/>
+    <workbookView xWindow="-45" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{7DD0671F-9A0D-43F9-93C7-10551DE06B5E}"/>
   </bookViews>
   <sheets>
     <sheet name="院看護　履歴書" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'院看護　履歴書'!$A$1:$Z$47</definedName>
     <definedName name="Z_7D564DB2_3DDD_47DE_9774_AE996FD90C8B_.wvu.PrintArea" localSheetId="0" hidden="1">'院看護　履歴書'!$A$1:$Z$36</definedName>
   </definedNames>
   <calcPr calcId="191029" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -384,51 +384,51 @@
     <rPh sb="9" eb="11">
       <t>バアイ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>キニュウ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ニュウリョク</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>バアイ</t>
     </rPh>
     <rPh sb="32" eb="33">
       <t>ラン</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>ソウニュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>看護学研究科　　　　看護学専攻　　　　修士課程</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>2026年度入試</t>
+    <t>2027年度入試</t>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ニュウシ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
@@ -1027,217 +1027,217 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...121 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
@@ -1667,149 +1667,149 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A6BCA38-3A32-4023-9A4F-23B567338305}">
   <dimension ref="A1:Z45"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="26" width="3.36328125" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="97"/>
-[...23 lines deleted...]
-      <c r="Z1" s="97"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
+      <c r="Z1" s="63"/>
     </row>
     <row r="2" spans="1:26" x14ac:dyDescent="0.2">
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Z2" s="3"/>
     </row>
     <row r="3" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="104" t="s">
+      <c r="A3" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="105"/>
-[...23 lines deleted...]
-      <c r="Z3" s="106"/>
+      <c r="B3" s="71"/>
+      <c r="C3" s="71"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+      <c r="K3" s="71"/>
+      <c r="L3" s="71"/>
+      <c r="M3" s="71"/>
+      <c r="N3" s="71"/>
+      <c r="O3" s="71"/>
+      <c r="P3" s="71"/>
+      <c r="Q3" s="71"/>
+      <c r="R3" s="71"/>
+      <c r="S3" s="71"/>
+      <c r="T3" s="71"/>
+      <c r="U3" s="71"/>
+      <c r="V3" s="71"/>
+      <c r="W3" s="71"/>
+      <c r="X3" s="71"/>
+      <c r="Y3" s="71"/>
+      <c r="Z3" s="72"/>
     </row>
     <row r="4" spans="1:26" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="107"/>
-[...24 lines deleted...]
-      <c r="Z4" s="109"/>
+      <c r="A4" s="73"/>
+      <c r="B4" s="74"/>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="74"/>
+      <c r="O4" s="74"/>
+      <c r="P4" s="74"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74"/>
+      <c r="S4" s="74"/>
+      <c r="T4" s="74"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="74"/>
+      <c r="W4" s="74"/>
+      <c r="X4" s="74"/>
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="75"/>
     </row>
     <row r="5" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="98" t="s">
+      <c r="A5" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="99"/>
-[...1 lines deleted...]
-      <c r="D5" s="100"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="66"/>
       <c r="E5" s="47"/>
       <c r="F5" s="48"/>
       <c r="G5" s="48"/>
       <c r="H5" s="48"/>
       <c r="I5" s="48"/>
       <c r="J5" s="48"/>
       <c r="K5" s="48"/>
       <c r="L5" s="49"/>
       <c r="M5" s="49"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="48"/>
       <c r="S5" s="50"/>
       <c r="T5" s="50"/>
       <c r="U5" s="51"/>
       <c r="V5" s="51"/>
       <c r="W5" s="51"/>
       <c r="X5" s="51"/>
       <c r="Y5" s="51"/>
       <c r="Z5" s="52"/>
     </row>
     <row r="6" spans="1:26" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="60" t="s">
@@ -1820,87 +1820,87 @@
       <c r="D6" s="62"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="5"/>
       <c r="M6" s="6"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="45"/>
       <c r="V6" s="45"/>
       <c r="W6" s="45"/>
       <c r="X6" s="45"/>
       <c r="Y6" s="45"/>
       <c r="Z6" s="46"/>
     </row>
     <row r="7" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="101" t="s">
+      <c r="A7" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="102"/>
-[...1 lines deleted...]
-      <c r="D7" s="103"/>
+      <c r="B7" s="68"/>
+      <c r="C7" s="68"/>
+      <c r="D7" s="69"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="M7" s="10"/>
       <c r="O7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="P7" s="12"/>
       <c r="Q7" s="12"/>
       <c r="S7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="T7" s="8"/>
       <c r="U7" s="8"/>
       <c r="V7" s="8"/>
       <c r="W7" s="8"/>
       <c r="X7" s="8"/>
       <c r="Y7" s="8"/>
       <c r="Z7" s="13"/>
     </row>
     <row r="8" spans="1:26" ht="18.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="96" t="s">
+      <c r="A8" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="91"/>
-[...1 lines deleted...]
-      <c r="D8" s="92"/>
+      <c r="B8" s="55"/>
+      <c r="C8" s="55"/>
+      <c r="D8" s="56"/>
       <c r="E8" s="14" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="15"/>
       <c r="O8" s="15"/>
       <c r="P8" s="15"/>
       <c r="Q8" s="15"/>
       <c r="R8" s="15"/>
       <c r="S8" s="15"/>
       <c r="T8" s="15"/>
       <c r="U8" s="15"/>
       <c r="V8" s="15"/>
       <c r="W8" s="16"/>
       <c r="X8" s="16"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="17"/>
     </row>
@@ -1948,56 +1948,56 @@
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="26" t="s">
         <v>11</v>
       </c>
       <c r="O11" s="26"/>
       <c r="P11" s="26"/>
       <c r="Q11" s="26"/>
       <c r="R11" s="26"/>
       <c r="S11" s="26"/>
       <c r="T11" s="26"/>
       <c r="U11" s="26"/>
       <c r="V11" s="26"/>
       <c r="W11" s="26"/>
       <c r="X11" s="26"/>
       <c r="Y11" s="26"/>
       <c r="Z11" s="27"/>
     </row>
     <row r="12" spans="1:26" ht="18.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="90" t="s">
+      <c r="A12" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="91"/>
-[...1 lines deleted...]
-      <c r="D12" s="92"/>
+      <c r="B12" s="55"/>
+      <c r="C12" s="55"/>
+      <c r="D12" s="56"/>
       <c r="E12" s="28" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="28"/>
       <c r="L12" s="28"/>
       <c r="M12" s="28"/>
       <c r="N12" s="28"/>
       <c r="O12" s="28"/>
       <c r="P12" s="28"/>
       <c r="Q12" s="28"/>
       <c r="R12" s="28"/>
       <c r="S12" s="28"/>
       <c r="T12" s="28"/>
       <c r="U12" s="28"/>
       <c r="V12" s="28"/>
       <c r="W12" s="29"/>
       <c r="X12" s="29"/>
       <c r="Y12" s="29"/>
       <c r="Z12" s="30"/>
     </row>
@@ -2022,632 +2022,632 @@
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7" t="s">
         <v>13</v>
       </c>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="31"/>
     </row>
     <row r="15" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="93" t="s">
+      <c r="A15" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="85"/>
-      <c r="C15" s="84" t="s">
+      <c r="B15" s="78"/>
+      <c r="C15" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="D15" s="85"/>
-      <c r="E15" s="78" t="s">
+      <c r="D15" s="78"/>
+      <c r="E15" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="F15" s="79"/>
-[...3 lines deleted...]
-      <c r="J15" s="81" t="s">
+      <c r="F15" s="87"/>
+      <c r="G15" s="87"/>
+      <c r="H15" s="87"/>
+      <c r="I15" s="88"/>
+      <c r="J15" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="K15" s="82"/>
-[...14 lines deleted...]
-      <c r="Z15" s="83"/>
+      <c r="K15" s="90"/>
+      <c r="L15" s="90"/>
+      <c r="M15" s="90"/>
+      <c r="N15" s="90"/>
+      <c r="O15" s="90"/>
+      <c r="P15" s="90"/>
+      <c r="Q15" s="90"/>
+      <c r="R15" s="90"/>
+      <c r="S15" s="90"/>
+      <c r="T15" s="90"/>
+      <c r="U15" s="90"/>
+      <c r="V15" s="90"/>
+      <c r="W15" s="90"/>
+      <c r="X15" s="90"/>
+      <c r="Y15" s="90"/>
+      <c r="Z15" s="91"/>
     </row>
     <row r="16" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="94"/>
-[...3 lines deleted...]
-      <c r="E16" s="78" t="s">
+      <c r="A16" s="79"/>
+      <c r="B16" s="80"/>
+      <c r="C16" s="84"/>
+      <c r="D16" s="80"/>
+      <c r="E16" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="F16" s="79"/>
-[...19 lines deleted...]
-      <c r="Z16" s="83"/>
+      <c r="F16" s="87"/>
+      <c r="G16" s="87"/>
+      <c r="H16" s="87"/>
+      <c r="I16" s="88"/>
+      <c r="J16" s="89"/>
+      <c r="K16" s="90"/>
+      <c r="L16" s="90"/>
+      <c r="M16" s="90"/>
+      <c r="N16" s="90"/>
+      <c r="O16" s="90"/>
+      <c r="P16" s="90"/>
+      <c r="Q16" s="90"/>
+      <c r="R16" s="90"/>
+      <c r="S16" s="90"/>
+      <c r="T16" s="90"/>
+      <c r="U16" s="90"/>
+      <c r="V16" s="90"/>
+      <c r="W16" s="90"/>
+      <c r="X16" s="90"/>
+      <c r="Y16" s="90"/>
+      <c r="Z16" s="91"/>
     </row>
     <row r="17" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="94"/>
-[...3 lines deleted...]
-      <c r="E17" s="78" t="s">
+      <c r="A17" s="79"/>
+      <c r="B17" s="80"/>
+      <c r="C17" s="84"/>
+      <c r="D17" s="80"/>
+      <c r="E17" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="F17" s="79"/>
-[...19 lines deleted...]
-      <c r="Z17" s="83"/>
+      <c r="F17" s="87"/>
+      <c r="G17" s="87"/>
+      <c r="H17" s="87"/>
+      <c r="I17" s="88"/>
+      <c r="J17" s="89"/>
+      <c r="K17" s="90"/>
+      <c r="L17" s="90"/>
+      <c r="M17" s="90"/>
+      <c r="N17" s="90"/>
+      <c r="O17" s="90"/>
+      <c r="P17" s="90"/>
+      <c r="Q17" s="90"/>
+      <c r="R17" s="90"/>
+      <c r="S17" s="90"/>
+      <c r="T17" s="90"/>
+      <c r="U17" s="90"/>
+      <c r="V17" s="90"/>
+      <c r="W17" s="90"/>
+      <c r="X17" s="90"/>
+      <c r="Y17" s="90"/>
+      <c r="Z17" s="91"/>
     </row>
     <row r="18" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="94"/>
-[...3 lines deleted...]
-      <c r="E18" s="78" t="s">
+      <c r="A18" s="79"/>
+      <c r="B18" s="80"/>
+      <c r="C18" s="84"/>
+      <c r="D18" s="80"/>
+      <c r="E18" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="F18" s="79"/>
-[...19 lines deleted...]
-      <c r="Z18" s="83"/>
+      <c r="F18" s="87"/>
+      <c r="G18" s="87"/>
+      <c r="H18" s="87"/>
+      <c r="I18" s="88"/>
+      <c r="J18" s="89"/>
+      <c r="K18" s="90"/>
+      <c r="L18" s="90"/>
+      <c r="M18" s="90"/>
+      <c r="N18" s="90"/>
+      <c r="O18" s="90"/>
+      <c r="P18" s="90"/>
+      <c r="Q18" s="90"/>
+      <c r="R18" s="90"/>
+      <c r="S18" s="90"/>
+      <c r="T18" s="90"/>
+      <c r="U18" s="90"/>
+      <c r="V18" s="90"/>
+      <c r="W18" s="90"/>
+      <c r="X18" s="90"/>
+      <c r="Y18" s="90"/>
+      <c r="Z18" s="91"/>
     </row>
     <row r="19" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="94"/>
-[...3 lines deleted...]
-      <c r="E19" s="78" t="s">
+      <c r="A19" s="79"/>
+      <c r="B19" s="80"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="82"/>
+      <c r="E19" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="F19" s="79"/>
-[...19 lines deleted...]
-      <c r="Z19" s="83"/>
+      <c r="F19" s="87"/>
+      <c r="G19" s="87"/>
+      <c r="H19" s="87"/>
+      <c r="I19" s="88"/>
+      <c r="J19" s="89"/>
+      <c r="K19" s="90"/>
+      <c r="L19" s="90"/>
+      <c r="M19" s="90"/>
+      <c r="N19" s="90"/>
+      <c r="O19" s="90"/>
+      <c r="P19" s="90"/>
+      <c r="Q19" s="90"/>
+      <c r="R19" s="90"/>
+      <c r="S19" s="90"/>
+      <c r="T19" s="90"/>
+      <c r="U19" s="90"/>
+      <c r="V19" s="90"/>
+      <c r="W19" s="90"/>
+      <c r="X19" s="90"/>
+      <c r="Y19" s="90"/>
+      <c r="Z19" s="91"/>
     </row>
     <row r="20" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="94"/>
-[...1 lines deleted...]
-      <c r="C20" s="84" t="s">
+      <c r="A20" s="79"/>
+      <c r="B20" s="80"/>
+      <c r="C20" s="83" t="s">
         <v>19</v>
       </c>
-      <c r="D20" s="85"/>
-      <c r="E20" s="78" t="s">
+      <c r="D20" s="78"/>
+      <c r="E20" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="F20" s="79"/>
-[...19 lines deleted...]
-      <c r="Z20" s="83"/>
+      <c r="F20" s="87"/>
+      <c r="G20" s="87"/>
+      <c r="H20" s="87"/>
+      <c r="I20" s="88"/>
+      <c r="J20" s="89"/>
+      <c r="K20" s="90"/>
+      <c r="L20" s="90"/>
+      <c r="M20" s="90"/>
+      <c r="N20" s="90"/>
+      <c r="O20" s="90"/>
+      <c r="P20" s="90"/>
+      <c r="Q20" s="90"/>
+      <c r="R20" s="90"/>
+      <c r="S20" s="90"/>
+      <c r="T20" s="90"/>
+      <c r="U20" s="90"/>
+      <c r="V20" s="90"/>
+      <c r="W20" s="90"/>
+      <c r="X20" s="90"/>
+      <c r="Y20" s="90"/>
+      <c r="Z20" s="91"/>
     </row>
     <row r="21" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="94"/>
-[...3 lines deleted...]
-      <c r="E21" s="78" t="s">
+      <c r="A21" s="79"/>
+      <c r="B21" s="80"/>
+      <c r="C21" s="84"/>
+      <c r="D21" s="80"/>
+      <c r="E21" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="F21" s="79"/>
-[...19 lines deleted...]
-      <c r="Z21" s="83"/>
+      <c r="F21" s="87"/>
+      <c r="G21" s="87"/>
+      <c r="H21" s="87"/>
+      <c r="I21" s="88"/>
+      <c r="J21" s="89"/>
+      <c r="K21" s="90"/>
+      <c r="L21" s="90"/>
+      <c r="M21" s="90"/>
+      <c r="N21" s="90"/>
+      <c r="O21" s="90"/>
+      <c r="P21" s="90"/>
+      <c r="Q21" s="90"/>
+      <c r="R21" s="90"/>
+      <c r="S21" s="90"/>
+      <c r="T21" s="90"/>
+      <c r="U21" s="90"/>
+      <c r="V21" s="90"/>
+      <c r="W21" s="90"/>
+      <c r="X21" s="90"/>
+      <c r="Y21" s="90"/>
+      <c r="Z21" s="91"/>
     </row>
     <row r="22" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="94"/>
-[...3 lines deleted...]
-      <c r="E22" s="78" t="s">
+      <c r="A22" s="79"/>
+      <c r="B22" s="80"/>
+      <c r="C22" s="84"/>
+      <c r="D22" s="80"/>
+      <c r="E22" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="F22" s="79"/>
-[...19 lines deleted...]
-      <c r="Z22" s="83"/>
+      <c r="F22" s="87"/>
+      <c r="G22" s="87"/>
+      <c r="H22" s="87"/>
+      <c r="I22" s="88"/>
+      <c r="J22" s="89"/>
+      <c r="K22" s="90"/>
+      <c r="L22" s="90"/>
+      <c r="M22" s="90"/>
+      <c r="N22" s="90"/>
+      <c r="O22" s="90"/>
+      <c r="P22" s="90"/>
+      <c r="Q22" s="90"/>
+      <c r="R22" s="90"/>
+      <c r="S22" s="90"/>
+      <c r="T22" s="90"/>
+      <c r="U22" s="90"/>
+      <c r="V22" s="90"/>
+      <c r="W22" s="90"/>
+      <c r="X22" s="90"/>
+      <c r="Y22" s="90"/>
+      <c r="Z22" s="91"/>
     </row>
     <row r="23" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="94"/>
-[...3 lines deleted...]
-      <c r="E23" s="78" t="s">
+      <c r="A23" s="79"/>
+      <c r="B23" s="80"/>
+      <c r="C23" s="84"/>
+      <c r="D23" s="80"/>
+      <c r="E23" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="F23" s="79"/>
-[...19 lines deleted...]
-      <c r="Z23" s="83"/>
+      <c r="F23" s="87"/>
+      <c r="G23" s="87"/>
+      <c r="H23" s="87"/>
+      <c r="I23" s="88"/>
+      <c r="J23" s="89"/>
+      <c r="K23" s="90"/>
+      <c r="L23" s="90"/>
+      <c r="M23" s="90"/>
+      <c r="N23" s="90"/>
+      <c r="O23" s="90"/>
+      <c r="P23" s="90"/>
+      <c r="Q23" s="90"/>
+      <c r="R23" s="90"/>
+      <c r="S23" s="90"/>
+      <c r="T23" s="90"/>
+      <c r="U23" s="90"/>
+      <c r="V23" s="90"/>
+      <c r="W23" s="90"/>
+      <c r="X23" s="90"/>
+      <c r="Y23" s="90"/>
+      <c r="Z23" s="91"/>
     </row>
     <row r="24" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="94"/>
-[...3 lines deleted...]
-      <c r="E24" s="78" t="s">
+      <c r="A24" s="79"/>
+      <c r="B24" s="80"/>
+      <c r="C24" s="84"/>
+      <c r="D24" s="80"/>
+      <c r="E24" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="F24" s="79"/>
-[...19 lines deleted...]
-      <c r="Z24" s="83"/>
+      <c r="F24" s="87"/>
+      <c r="G24" s="87"/>
+      <c r="H24" s="87"/>
+      <c r="I24" s="88"/>
+      <c r="J24" s="89"/>
+      <c r="K24" s="90"/>
+      <c r="L24" s="90"/>
+      <c r="M24" s="90"/>
+      <c r="N24" s="90"/>
+      <c r="O24" s="90"/>
+      <c r="P24" s="90"/>
+      <c r="Q24" s="90"/>
+      <c r="R24" s="90"/>
+      <c r="S24" s="90"/>
+      <c r="T24" s="90"/>
+      <c r="U24" s="90"/>
+      <c r="V24" s="90"/>
+      <c r="W24" s="90"/>
+      <c r="X24" s="90"/>
+      <c r="Y24" s="90"/>
+      <c r="Z24" s="91"/>
     </row>
     <row r="25" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="94"/>
-[...3 lines deleted...]
-      <c r="E25" s="78" t="s">
+      <c r="A25" s="79"/>
+      <c r="B25" s="80"/>
+      <c r="C25" s="84"/>
+      <c r="D25" s="80"/>
+      <c r="E25" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="F25" s="79"/>
-[...19 lines deleted...]
-      <c r="Z25" s="83"/>
+      <c r="F25" s="87"/>
+      <c r="G25" s="87"/>
+      <c r="H25" s="87"/>
+      <c r="I25" s="88"/>
+      <c r="J25" s="89"/>
+      <c r="K25" s="90"/>
+      <c r="L25" s="90"/>
+      <c r="M25" s="90"/>
+      <c r="N25" s="90"/>
+      <c r="O25" s="90"/>
+      <c r="P25" s="90"/>
+      <c r="Q25" s="90"/>
+      <c r="R25" s="90"/>
+      <c r="S25" s="90"/>
+      <c r="T25" s="90"/>
+      <c r="U25" s="90"/>
+      <c r="V25" s="90"/>
+      <c r="W25" s="90"/>
+      <c r="X25" s="90"/>
+      <c r="Y25" s="90"/>
+      <c r="Z25" s="91"/>
     </row>
     <row r="26" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="94"/>
-[...3 lines deleted...]
-      <c r="E26" s="78" t="s">
+      <c r="A26" s="79"/>
+      <c r="B26" s="80"/>
+      <c r="C26" s="85"/>
+      <c r="D26" s="82"/>
+      <c r="E26" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="F26" s="79"/>
-[...19 lines deleted...]
-      <c r="Z26" s="83"/>
+      <c r="F26" s="87"/>
+      <c r="G26" s="87"/>
+      <c r="H26" s="87"/>
+      <c r="I26" s="88"/>
+      <c r="J26" s="89"/>
+      <c r="K26" s="90"/>
+      <c r="L26" s="90"/>
+      <c r="M26" s="90"/>
+      <c r="N26" s="90"/>
+      <c r="O26" s="90"/>
+      <c r="P26" s="90"/>
+      <c r="Q26" s="90"/>
+      <c r="R26" s="90"/>
+      <c r="S26" s="90"/>
+      <c r="T26" s="90"/>
+      <c r="U26" s="90"/>
+      <c r="V26" s="90"/>
+      <c r="W26" s="90"/>
+      <c r="X26" s="90"/>
+      <c r="Y26" s="90"/>
+      <c r="Z26" s="91"/>
     </row>
     <row r="27" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="94"/>
-[...1 lines deleted...]
-      <c r="C27" s="84" t="s">
+      <c r="A27" s="79"/>
+      <c r="B27" s="80"/>
+      <c r="C27" s="83" t="s">
         <v>20</v>
       </c>
-      <c r="D27" s="85"/>
-      <c r="E27" s="78" t="s">
+      <c r="D27" s="78"/>
+      <c r="E27" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="F27" s="79"/>
-[...19 lines deleted...]
-      <c r="Z27" s="83"/>
+      <c r="F27" s="87"/>
+      <c r="G27" s="87"/>
+      <c r="H27" s="87"/>
+      <c r="I27" s="88"/>
+      <c r="J27" s="89"/>
+      <c r="K27" s="90"/>
+      <c r="L27" s="90"/>
+      <c r="M27" s="90"/>
+      <c r="N27" s="90"/>
+      <c r="O27" s="90"/>
+      <c r="P27" s="90"/>
+      <c r="Q27" s="90"/>
+      <c r="R27" s="90"/>
+      <c r="S27" s="90"/>
+      <c r="T27" s="90"/>
+      <c r="U27" s="90"/>
+      <c r="V27" s="90"/>
+      <c r="W27" s="90"/>
+      <c r="X27" s="90"/>
+      <c r="Y27" s="90"/>
+      <c r="Z27" s="91"/>
     </row>
     <row r="28" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="94"/>
-[...3 lines deleted...]
-      <c r="E28" s="78" t="s">
+      <c r="A28" s="79"/>
+      <c r="B28" s="80"/>
+      <c r="C28" s="84"/>
+      <c r="D28" s="80"/>
+      <c r="E28" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="F28" s="79"/>
-[...19 lines deleted...]
-      <c r="Z28" s="83"/>
+      <c r="F28" s="87"/>
+      <c r="G28" s="87"/>
+      <c r="H28" s="87"/>
+      <c r="I28" s="88"/>
+      <c r="J28" s="89"/>
+      <c r="K28" s="90"/>
+      <c r="L28" s="90"/>
+      <c r="M28" s="90"/>
+      <c r="N28" s="90"/>
+      <c r="O28" s="90"/>
+      <c r="P28" s="90"/>
+      <c r="Q28" s="90"/>
+      <c r="R28" s="90"/>
+      <c r="S28" s="90"/>
+      <c r="T28" s="90"/>
+      <c r="U28" s="90"/>
+      <c r="V28" s="90"/>
+      <c r="W28" s="90"/>
+      <c r="X28" s="90"/>
+      <c r="Y28" s="90"/>
+      <c r="Z28" s="91"/>
     </row>
     <row r="29" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="95"/>
-[...3 lines deleted...]
-      <c r="E29" s="78" t="s">
+      <c r="A29" s="81"/>
+      <c r="B29" s="82"/>
+      <c r="C29" s="85"/>
+      <c r="D29" s="82"/>
+      <c r="E29" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="F29" s="79"/>
-[...19 lines deleted...]
-      <c r="Z29" s="83"/>
+      <c r="F29" s="87"/>
+      <c r="G29" s="87"/>
+      <c r="H29" s="87"/>
+      <c r="I29" s="88"/>
+      <c r="J29" s="89"/>
+      <c r="K29" s="90"/>
+      <c r="L29" s="90"/>
+      <c r="M29" s="90"/>
+      <c r="N29" s="90"/>
+      <c r="O29" s="90"/>
+      <c r="P29" s="90"/>
+      <c r="Q29" s="90"/>
+      <c r="R29" s="90"/>
+      <c r="S29" s="90"/>
+      <c r="T29" s="90"/>
+      <c r="U29" s="90"/>
+      <c r="V29" s="90"/>
+      <c r="W29" s="90"/>
+      <c r="X29" s="90"/>
+      <c r="Y29" s="90"/>
+      <c r="Z29" s="91"/>
     </row>
     <row r="30" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="69" t="s">
+      <c r="A30" s="92" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="70"/>
-[...1 lines deleted...]
-      <c r="D30" s="71"/>
+      <c r="B30" s="93"/>
+      <c r="C30" s="93"/>
+      <c r="D30" s="94"/>
       <c r="E30" s="32" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8"/>
       <c r="P30" s="8"/>
       <c r="Q30" s="8"/>
       <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="8"/>
       <c r="U30" s="8"/>
       <c r="V30" s="8"/>
       <c r="W30" s="16"/>
       <c r="X30" s="16"/>
       <c r="Y30" s="16"/>
       <c r="Z30" s="17"/>
     </row>
     <row r="31" spans="1:26" ht="23.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="72"/>
-[...2 lines deleted...]
-      <c r="D31" s="74"/>
+      <c r="A31" s="95"/>
+      <c r="B31" s="96"/>
+      <c r="C31" s="96"/>
+      <c r="D31" s="97"/>
       <c r="E31" s="18"/>
       <c r="F31" s="19"/>
       <c r="W31" s="29"/>
       <c r="X31" s="29"/>
       <c r="Y31" s="29"/>
       <c r="Z31" s="30"/>
     </row>
     <row r="32" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="75"/>
-[...2 lines deleted...]
-      <c r="D32" s="77"/>
+      <c r="A32" s="98"/>
+      <c r="B32" s="99"/>
+      <c r="C32" s="99"/>
+      <c r="D32" s="100"/>
       <c r="E32" s="25"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
       <c r="U32" s="7"/>
       <c r="V32" s="7"/>
       <c r="W32" s="7"/>
       <c r="X32" s="7"/>
       <c r="Y32" s="7"/>
       <c r="Z32" s="33" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="69" t="s">
+      <c r="A33" s="92" t="s">
         <v>24</v>
       </c>
-      <c r="B33" s="70"/>
-[...1 lines deleted...]
-      <c r="D33" s="71"/>
+      <c r="B33" s="93"/>
+      <c r="C33" s="93"/>
+      <c r="D33" s="94"/>
       <c r="E33" s="32" t="s">
         <v>25</v>
       </c>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="8"/>
       <c r="M33" s="8"/>
       <c r="N33" s="8"/>
       <c r="O33" s="8"/>
       <c r="P33" s="8"/>
       <c r="Q33" s="8"/>
       <c r="R33" s="8"/>
       <c r="S33" s="8"/>
       <c r="T33" s="8"/>
       <c r="U33" s="8"/>
       <c r="V33" s="8"/>
       <c r="W33" s="16"/>
       <c r="X33" s="16"/>
       <c r="Y33" s="16"/>
       <c r="Z33" s="17"/>
     </row>
     <row r="34" spans="1:26" ht="23.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="72"/>
-[...2 lines deleted...]
-      <c r="D34" s="74"/>
+      <c r="A34" s="95"/>
+      <c r="B34" s="96"/>
+      <c r="C34" s="96"/>
+      <c r="D34" s="97"/>
       <c r="E34" s="18"/>
       <c r="F34" s="19"/>
       <c r="W34" s="29"/>
       <c r="X34" s="29"/>
       <c r="Y34" s="29"/>
       <c r="Z34" s="30"/>
     </row>
     <row r="35" spans="1:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="75"/>
-[...2 lines deleted...]
-      <c r="D35" s="77"/>
+      <c r="A35" s="98"/>
+      <c r="B35" s="99"/>
+      <c r="C35" s="99"/>
+      <c r="D35" s="100"/>
       <c r="E35" s="34"/>
       <c r="F35" s="35"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="35"/>
       <c r="K35" s="35"/>
       <c r="L35" s="35"/>
       <c r="M35" s="35"/>
       <c r="N35" s="35"/>
       <c r="O35" s="35"/>
       <c r="P35" s="35"/>
       <c r="Q35" s="35"/>
       <c r="R35" s="35"/>
       <c r="S35" s="35"/>
       <c r="T35" s="35"/>
       <c r="U35" s="35"/>
       <c r="V35" s="35"/>
       <c r="W35" s="35"/>
       <c r="X35" s="35"/>
       <c r="Y35" s="35"/>
       <c r="Z35" s="36"/>
     </row>
     <row r="36" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="43" t="s">
@@ -2666,56 +2666,56 @@
       <c r="L36" s="37"/>
       <c r="M36" s="37"/>
       <c r="N36" s="37"/>
       <c r="O36" s="37"/>
       <c r="P36" s="37"/>
       <c r="Q36" s="37"/>
       <c r="R36" s="37"/>
       <c r="S36" s="37"/>
       <c r="T36" s="37"/>
       <c r="U36" s="37"/>
       <c r="V36" s="37"/>
       <c r="W36" s="43" t="s">
         <v>31</v>
       </c>
       <c r="X36" s="37"/>
       <c r="Y36" s="37"/>
       <c r="Z36" s="38"/>
     </row>
     <row r="37" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="38" spans="1:26" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="39" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="54" t="s">
+      <c r="A39" s="101" t="s">
         <v>26</v>
       </c>
-      <c r="B39" s="55"/>
-[...1 lines deleted...]
-      <c r="D39" s="56"/>
+      <c r="B39" s="102"/>
+      <c r="C39" s="102"/>
+      <c r="D39" s="103"/>
       <c r="E39" s="39"/>
       <c r="F39" s="37"/>
       <c r="G39" s="37"/>
       <c r="H39" s="37"/>
       <c r="I39" s="37"/>
       <c r="J39" s="37"/>
       <c r="K39" s="37"/>
       <c r="L39" s="37"/>
       <c r="M39" s="37"/>
       <c r="N39" s="37"/>
       <c r="O39" s="37"/>
       <c r="P39" s="37"/>
       <c r="Q39" s="37"/>
       <c r="R39" s="37"/>
       <c r="S39" s="37"/>
       <c r="T39" s="37"/>
       <c r="U39" s="37"/>
       <c r="V39" s="37"/>
       <c r="W39" s="40"/>
       <c r="X39" s="40"/>
       <c r="Y39" s="40"/>
       <c r="Z39" s="41"/>
     </row>
     <row r="40" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="57"/>
@@ -2736,136 +2736,136 @@
       <c r="D41" s="62"/>
       <c r="E41" s="25"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
       <c r="T41" s="7"/>
       <c r="U41" s="7"/>
       <c r="V41" s="7"/>
       <c r="W41" s="7"/>
       <c r="X41" s="7"/>
       <c r="Y41" s="7"/>
       <c r="Z41" s="33"/>
     </row>
     <row r="42" spans="1:26" ht="138" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="63" t="s">
+      <c r="A42" s="104" t="s">
         <v>28</v>
       </c>
-      <c r="B42" s="64"/>
-[...23 lines deleted...]
-      <c r="Z42" s="68"/>
+      <c r="B42" s="105"/>
+      <c r="C42" s="105"/>
+      <c r="D42" s="106"/>
+      <c r="E42" s="107"/>
+      <c r="F42" s="108"/>
+      <c r="G42" s="108"/>
+      <c r="H42" s="108"/>
+      <c r="I42" s="108"/>
+      <c r="J42" s="108"/>
+      <c r="K42" s="108"/>
+      <c r="L42" s="108"/>
+      <c r="M42" s="108"/>
+      <c r="N42" s="108"/>
+      <c r="O42" s="108"/>
+      <c r="P42" s="108"/>
+      <c r="Q42" s="108"/>
+      <c r="R42" s="108"/>
+      <c r="S42" s="108"/>
+      <c r="T42" s="108"/>
+      <c r="U42" s="108"/>
+      <c r="V42" s="108"/>
+      <c r="W42" s="108"/>
+      <c r="X42" s="108"/>
+      <c r="Y42" s="108"/>
+      <c r="Z42" s="109"/>
     </row>
     <row r="43" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Z43" s="42"/>
     </row>
     <row r="44" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="W44" s="53" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="45" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="46">
-    <mergeCell ref="A8:D11"/>
-[...4 lines deleted...]
-    <mergeCell ref="A3:Z4"/>
+    <mergeCell ref="A39:D41"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="E42:Z42"/>
+    <mergeCell ref="A33:D35"/>
+    <mergeCell ref="E26:I26"/>
+    <mergeCell ref="J26:Z26"/>
+    <mergeCell ref="C27:D29"/>
+    <mergeCell ref="E27:I27"/>
+    <mergeCell ref="J27:Z27"/>
+    <mergeCell ref="E28:I28"/>
+    <mergeCell ref="J28:Z28"/>
+    <mergeCell ref="E29:I29"/>
+    <mergeCell ref="J29:Z29"/>
+    <mergeCell ref="E24:I24"/>
+    <mergeCell ref="J24:Z24"/>
+    <mergeCell ref="E25:I25"/>
+    <mergeCell ref="J25:Z25"/>
+    <mergeCell ref="A30:D32"/>
+    <mergeCell ref="E21:I21"/>
+    <mergeCell ref="J21:Z21"/>
+    <mergeCell ref="E22:I22"/>
+    <mergeCell ref="J22:Z22"/>
+    <mergeCell ref="E23:I23"/>
+    <mergeCell ref="J23:Z23"/>
     <mergeCell ref="A12:D14"/>
     <mergeCell ref="A15:B29"/>
     <mergeCell ref="C15:D19"/>
     <mergeCell ref="E15:I15"/>
     <mergeCell ref="J15:Z15"/>
     <mergeCell ref="E16:I16"/>
     <mergeCell ref="J16:Z16"/>
     <mergeCell ref="E17:I17"/>
     <mergeCell ref="J17:Z17"/>
     <mergeCell ref="E18:I18"/>
     <mergeCell ref="J18:Z18"/>
     <mergeCell ref="E19:I19"/>
     <mergeCell ref="J19:Z19"/>
     <mergeCell ref="C20:D26"/>
     <mergeCell ref="E20:I20"/>
     <mergeCell ref="J20:Z20"/>
-    <mergeCell ref="E21:I21"/>
-[...22 lines deleted...]
-    <mergeCell ref="J29:Z29"/>
+    <mergeCell ref="A8:D11"/>
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A3:Z4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.70866141732283472" right="0.51181102362204722" top="0.31496062992125984" bottom="0.19685039370078741" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="36" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>