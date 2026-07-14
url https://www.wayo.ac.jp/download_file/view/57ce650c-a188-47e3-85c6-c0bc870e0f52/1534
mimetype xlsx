--- v0 (2026-01-31)
+++ v1 (2026-07-14)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\e-frsv.wayo.ac.jp\files\事務組織\企画部\入試・広報センター事務室\1．入試\5.   募集要項、各種ガイド\3.募集要項\2026年度募集要項\大学院\HP用_各種申請書等\総合生活\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\e-frsv.wayo.ac.jp\files\事務組織\企画部\入試・広報センター事務室\1．入試\5.   募集要項、各種ガイド\3.募集要項\2027年度募集要項\大学院\HP用_各種申請書等\総合生活\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B46304ED-EF23-4626-873C-790E1B17B06A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BF73C6A0-2C38-45AC-8D40-F4E3584D9F37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-45" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="院総合　履歴書" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'院総合　履歴書'!$A$1:$Z$54</definedName>
     <definedName name="Z_7D564DB2_3DDD_47DE_9774_AE996FD90C8B_.wvu.PrintArea" localSheetId="0" hidden="1">'院総合　履歴書'!$A$1:$Z$36</definedName>
   </definedNames>
   <calcPr calcId="145621" concurrentCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="41">
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>現 住 所</t>
     <rPh sb="0" eb="1">
       <t>ウツツ</t>
@@ -497,51 +497,51 @@
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>研究内容
 テーマ</t>
     <rPh sb="0" eb="4">
       <t>ケンキュウナイヨウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>総合生活研究科　総合生活専攻 　　博士前期課程　／　博士後期課程　</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>※記入欄が足りない場合は欄を挿入してください。</t>
     <rPh sb="12" eb="13">
       <t>ラン</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ソウニュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>2026年度入試</t>
+    <t>2027年度入試</t>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ニュウシ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
@@ -1194,232 +1194,232 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...127 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1691,1081 +1691,1081 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C77A7684-CBF6-454D-86B8-1F83418226E6}">
   <dimension ref="A1:AH56"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A24" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A33" sqref="A33:D35"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="26" width="3.36328125" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="100" t="s">
+      <c r="A1" s="55" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="100"/>
-[...23 lines deleted...]
-      <c r="Z1" s="100"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
+      <c r="Z1" s="55"/>
     </row>
     <row r="2" spans="1:34" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="V2" s="7"/>
       <c r="W2" s="13"/>
       <c r="X2" s="13"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="27"/>
     </row>
     <row r="3" spans="1:34" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="101" t="s">
+      <c r="A3" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="102"/>
-[...2 lines deleted...]
-      <c r="E3" s="111" t="s">
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="66" t="s">
         <v>38</v>
       </c>
-      <c r="F3" s="65"/>
-[...19 lines deleted...]
-      <c r="Z3" s="112"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3" s="67"/>
+      <c r="P3" s="67"/>
+      <c r="Q3" s="67"/>
+      <c r="R3" s="67"/>
+      <c r="S3" s="67"/>
+      <c r="T3" s="67"/>
+      <c r="U3" s="67"/>
+      <c r="V3" s="67"/>
+      <c r="W3" s="67"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="67"/>
+      <c r="Z3" s="68"/>
     </row>
     <row r="4" spans="1:34" ht="33.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="103" t="s">
+      <c r="A4" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="104"/>
-[...23 lines deleted...]
-      <c r="Z4" s="115"/>
+      <c r="B4" s="59"/>
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="70"/>
+      <c r="O4" s="70"/>
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70"/>
+      <c r="T4" s="70"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="70"/>
+      <c r="X4" s="70"/>
+      <c r="Y4" s="70"/>
+      <c r="Z4" s="71"/>
     </row>
     <row r="5" spans="1:34" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="105" t="s">
+      <c r="A5" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="106"/>
-[...1 lines deleted...]
-      <c r="D5" s="107"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="62"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="46"/>
       <c r="H5" s="46"/>
       <c r="I5" s="46"/>
       <c r="J5" s="46"/>
       <c r="K5" s="46"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
       <c r="N5" s="46"/>
       <c r="O5" s="46"/>
       <c r="P5" s="46"/>
       <c r="Q5" s="46"/>
       <c r="R5" s="46"/>
       <c r="S5" s="46"/>
       <c r="T5" s="48"/>
-      <c r="U5" s="92" t="s">
+      <c r="U5" s="78" t="s">
         <v>27</v>
       </c>
-      <c r="V5" s="92"/>
-[...3 lines deleted...]
-      <c r="Z5" s="93"/>
+      <c r="V5" s="78"/>
+      <c r="W5" s="78"/>
+      <c r="X5" s="78"/>
+      <c r="Y5" s="78"/>
+      <c r="Z5" s="79"/>
     </row>
     <row r="6" spans="1:34" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="108" t="s">
+      <c r="A6" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="109"/>
-[...1 lines deleted...]
-      <c r="D6" s="110"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="65"/>
       <c r="E6" s="49"/>
       <c r="F6" s="50"/>
       <c r="G6" s="50"/>
       <c r="H6" s="50"/>
       <c r="I6" s="50"/>
       <c r="J6" s="50"/>
       <c r="K6" s="50"/>
       <c r="L6" s="51"/>
       <c r="M6" s="52"/>
       <c r="N6" s="53"/>
       <c r="O6" s="53"/>
       <c r="P6" s="53"/>
       <c r="Q6" s="53"/>
       <c r="R6" s="53"/>
       <c r="S6" s="53"/>
       <c r="T6" s="54"/>
-      <c r="U6" s="94" t="s">
+      <c r="U6" s="80" t="s">
         <v>28</v>
       </c>
-      <c r="V6" s="95"/>
-[...3 lines deleted...]
-      <c r="Z6" s="96"/>
+      <c r="V6" s="81"/>
+      <c r="W6" s="81"/>
+      <c r="X6" s="81"/>
+      <c r="Y6" s="81"/>
+      <c r="Z6" s="82"/>
     </row>
     <row r="7" spans="1:34" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="88" t="s">
+      <c r="A7" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="89"/>
-[...1 lines deleted...]
-      <c r="D7" s="90"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="88"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10" t="s">
         <v>10</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="M7" s="8"/>
       <c r="O7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="P7" s="17"/>
       <c r="Q7" s="17"/>
       <c r="S7" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T7" s="10"/>
-      <c r="U7" s="97"/>
-[...4 lines deleted...]
-      <c r="Z7" s="99"/>
+      <c r="U7" s="83"/>
+      <c r="V7" s="84"/>
+      <c r="W7" s="84"/>
+      <c r="X7" s="84"/>
+      <c r="Y7" s="84"/>
+      <c r="Z7" s="85"/>
     </row>
     <row r="8" spans="1:34" ht="18.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="91" t="s">
+      <c r="A8" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="56"/>
-[...1 lines deleted...]
-      <c r="D8" s="57"/>
+      <c r="B8" s="90"/>
+      <c r="C8" s="90"/>
+      <c r="D8" s="91"/>
       <c r="E8" s="23" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="24"/>
       <c r="Q8" s="24"/>
       <c r="R8" s="24"/>
       <c r="S8" s="24"/>
       <c r="T8" s="24"/>
       <c r="U8" s="24"/>
       <c r="V8" s="24"/>
       <c r="W8" s="18"/>
       <c r="X8" s="18"/>
       <c r="Y8" s="18"/>
       <c r="Z8" s="19"/>
     </row>
     <row r="9" spans="1:34" ht="22" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="58"/>
-[...2 lines deleted...]
-      <c r="D9" s="60"/>
+      <c r="A9" s="92"/>
+      <c r="B9" s="93"/>
+      <c r="C9" s="93"/>
+      <c r="D9" s="94"/>
       <c r="E9" s="25"/>
       <c r="F9" s="26"/>
       <c r="G9" s="16"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="16"/>
       <c r="O9" s="16"/>
       <c r="P9" s="16"/>
       <c r="Q9" s="16"/>
       <c r="R9" s="16"/>
       <c r="S9" s="16"/>
       <c r="T9" s="16"/>
       <c r="U9" s="16"/>
       <c r="V9" s="16"/>
       <c r="W9" s="30"/>
       <c r="X9" s="30"/>
       <c r="Y9" s="30"/>
       <c r="Z9" s="31"/>
     </row>
     <row r="10" spans="1:34" ht="19" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="58"/>
-[...2 lines deleted...]
-      <c r="D10" s="60"/>
+      <c r="A10" s="92"/>
+      <c r="B10" s="93"/>
+      <c r="C10" s="93"/>
+      <c r="D10" s="94"/>
       <c r="E10" s="25"/>
       <c r="F10" s="26"/>
       <c r="G10" s="16"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="20" t="s">
         <v>16</v>
       </c>
       <c r="O10" s="20"/>
       <c r="P10" s="20"/>
       <c r="Q10" s="20"/>
       <c r="R10" s="20"/>
       <c r="S10" s="20"/>
       <c r="T10" s="20"/>
       <c r="U10" s="20"/>
       <c r="V10" s="20"/>
       <c r="W10" s="32"/>
       <c r="X10" s="32"/>
       <c r="Y10" s="32"/>
       <c r="Z10" s="33"/>
     </row>
     <row r="11" spans="1:34" ht="19" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="61"/>
-[...2 lines deleted...]
-      <c r="D11" s="63"/>
+      <c r="A11" s="95"/>
+      <c r="B11" s="96"/>
+      <c r="C11" s="96"/>
+      <c r="D11" s="97"/>
       <c r="E11" s="14"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
       <c r="I11" s="15"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="21" t="s">
         <v>18</v>
       </c>
       <c r="O11" s="21"/>
       <c r="P11" s="21"/>
       <c r="Q11" s="21"/>
       <c r="R11" s="21"/>
       <c r="S11" s="21"/>
       <c r="T11" s="21"/>
       <c r="U11" s="21"/>
       <c r="V11" s="21"/>
       <c r="W11" s="21"/>
       <c r="X11" s="21"/>
       <c r="Y11" s="21"/>
       <c r="Z11" s="34"/>
     </row>
     <row r="12" spans="1:34" ht="18.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="55" t="s">
+      <c r="A12" s="98" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="56"/>
-[...1 lines deleted...]
-      <c r="D12" s="57"/>
+      <c r="B12" s="90"/>
+      <c r="C12" s="90"/>
+      <c r="D12" s="91"/>
       <c r="E12" s="22" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="22"/>
       <c r="Q12" s="22"/>
       <c r="R12" s="22"/>
       <c r="S12" s="22"/>
       <c r="T12" s="22"/>
       <c r="U12" s="22"/>
       <c r="V12" s="22"/>
       <c r="W12" s="3"/>
       <c r="X12" s="3"/>
       <c r="Y12" s="3"/>
       <c r="Z12" s="4"/>
     </row>
     <row r="13" spans="1:34" ht="22" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="58"/>
-[...2 lines deleted...]
-      <c r="D13" s="60"/>
+      <c r="A13" s="92"/>
+      <c r="B13" s="93"/>
+      <c r="C13" s="93"/>
+      <c r="D13" s="94"/>
       <c r="E13" s="25"/>
       <c r="F13" s="26"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="16"/>
       <c r="O13" s="16"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="16"/>
       <c r="R13" s="16"/>
       <c r="S13" s="16"/>
       <c r="T13" s="16"/>
       <c r="U13" s="16"/>
       <c r="V13" s="16"/>
       <c r="W13" s="30"/>
       <c r="X13" s="30"/>
       <c r="Y13" s="30"/>
       <c r="Z13" s="31"/>
     </row>
     <row r="14" spans="1:34" ht="19" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="61"/>
-[...2 lines deleted...]
-      <c r="D14" s="63"/>
+      <c r="A14" s="95"/>
+      <c r="B14" s="96"/>
+      <c r="C14" s="96"/>
+      <c r="D14" s="97"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
       <c r="J14" s="15"/>
       <c r="K14" s="15"/>
       <c r="L14" s="15"/>
       <c r="M14" s="15"/>
       <c r="N14" s="15" t="s">
         <v>17</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14" s="15"/>
       <c r="S14" s="15"/>
       <c r="T14" s="15"/>
       <c r="U14" s="15"/>
       <c r="V14" s="15"/>
       <c r="W14" s="15"/>
       <c r="X14" s="15"/>
       <c r="Y14" s="15"/>
       <c r="Z14" s="35"/>
       <c r="AF14" s="43"/>
     </row>
     <row r="15" spans="1:34" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="85" t="s">
+      <c r="A15" s="99" t="s">
         <v>6</v>
       </c>
-      <c r="B15" s="80"/>
-      <c r="C15" s="79" t="s">
+      <c r="B15" s="100"/>
+      <c r="C15" s="105" t="s">
         <v>7</v>
       </c>
-      <c r="D15" s="80"/>
-      <c r="E15" s="73" t="s">
+      <c r="D15" s="100"/>
+      <c r="E15" s="75" t="s">
         <v>14</v>
       </c>
-      <c r="F15" s="74"/>
-[...3 lines deleted...]
-      <c r="J15" s="76" t="s">
+      <c r="F15" s="76"/>
+      <c r="G15" s="76"/>
+      <c r="H15" s="76"/>
+      <c r="I15" s="77"/>
+      <c r="J15" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="K15" s="77"/>
-[...14 lines deleted...]
-      <c r="Z15" s="78"/>
+      <c r="K15" s="73"/>
+      <c r="L15" s="73"/>
+      <c r="M15" s="73"/>
+      <c r="N15" s="73"/>
+      <c r="O15" s="73"/>
+      <c r="P15" s="73"/>
+      <c r="Q15" s="73"/>
+      <c r="R15" s="73"/>
+      <c r="S15" s="73"/>
+      <c r="T15" s="73"/>
+      <c r="U15" s="73"/>
+      <c r="V15" s="73"/>
+      <c r="W15" s="73"/>
+      <c r="X15" s="73"/>
+      <c r="Y15" s="73"/>
+      <c r="Z15" s="74"/>
       <c r="AH15" s="44"/>
     </row>
     <row r="16" spans="1:34" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="86"/>
-[...3 lines deleted...]
-      <c r="E16" s="73" t="s">
+      <c r="A16" s="101"/>
+      <c r="B16" s="102"/>
+      <c r="C16" s="106"/>
+      <c r="D16" s="102"/>
+      <c r="E16" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="F16" s="74"/>
-[...19 lines deleted...]
-      <c r="Z16" s="78"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="76"/>
+      <c r="H16" s="76"/>
+      <c r="I16" s="77"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="73"/>
+      <c r="L16" s="73"/>
+      <c r="M16" s="73"/>
+      <c r="N16" s="73"/>
+      <c r="O16" s="73"/>
+      <c r="P16" s="73"/>
+      <c r="Q16" s="73"/>
+      <c r="R16" s="73"/>
+      <c r="S16" s="73"/>
+      <c r="T16" s="73"/>
+      <c r="U16" s="73"/>
+      <c r="V16" s="73"/>
+      <c r="W16" s="73"/>
+      <c r="X16" s="73"/>
+      <c r="Y16" s="73"/>
+      <c r="Z16" s="74"/>
     </row>
     <row r="17" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="86"/>
-[...3 lines deleted...]
-      <c r="E17" s="73" t="s">
+      <c r="A17" s="101"/>
+      <c r="B17" s="102"/>
+      <c r="C17" s="106"/>
+      <c r="D17" s="102"/>
+      <c r="E17" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="F17" s="74"/>
-[...19 lines deleted...]
-      <c r="Z17" s="78"/>
+      <c r="F17" s="76"/>
+      <c r="G17" s="76"/>
+      <c r="H17" s="76"/>
+      <c r="I17" s="77"/>
+      <c r="J17" s="72"/>
+      <c r="K17" s="73"/>
+      <c r="L17" s="73"/>
+      <c r="M17" s="73"/>
+      <c r="N17" s="73"/>
+      <c r="O17" s="73"/>
+      <c r="P17" s="73"/>
+      <c r="Q17" s="73"/>
+      <c r="R17" s="73"/>
+      <c r="S17" s="73"/>
+      <c r="T17" s="73"/>
+      <c r="U17" s="73"/>
+      <c r="V17" s="73"/>
+      <c r="W17" s="73"/>
+      <c r="X17" s="73"/>
+      <c r="Y17" s="73"/>
+      <c r="Z17" s="74"/>
     </row>
     <row r="18" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="86"/>
-[...3 lines deleted...]
-      <c r="E18" s="73" t="s">
+      <c r="A18" s="101"/>
+      <c r="B18" s="102"/>
+      <c r="C18" s="106"/>
+      <c r="D18" s="102"/>
+      <c r="E18" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="F18" s="74"/>
-[...19 lines deleted...]
-      <c r="Z18" s="78"/>
+      <c r="F18" s="76"/>
+      <c r="G18" s="76"/>
+      <c r="H18" s="76"/>
+      <c r="I18" s="77"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="73"/>
+      <c r="L18" s="73"/>
+      <c r="M18" s="73"/>
+      <c r="N18" s="73"/>
+      <c r="O18" s="73"/>
+      <c r="P18" s="73"/>
+      <c r="Q18" s="73"/>
+      <c r="R18" s="73"/>
+      <c r="S18" s="73"/>
+      <c r="T18" s="73"/>
+      <c r="U18" s="73"/>
+      <c r="V18" s="73"/>
+      <c r="W18" s="73"/>
+      <c r="X18" s="73"/>
+      <c r="Y18" s="73"/>
+      <c r="Z18" s="74"/>
     </row>
     <row r="19" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="86"/>
-[...3 lines deleted...]
-      <c r="E19" s="73" t="s">
+      <c r="A19" s="101"/>
+      <c r="B19" s="102"/>
+      <c r="C19" s="107"/>
+      <c r="D19" s="104"/>
+      <c r="E19" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="F19" s="74"/>
-[...19 lines deleted...]
-      <c r="Z19" s="78"/>
+      <c r="F19" s="76"/>
+      <c r="G19" s="76"/>
+      <c r="H19" s="76"/>
+      <c r="I19" s="77"/>
+      <c r="J19" s="72"/>
+      <c r="K19" s="73"/>
+      <c r="L19" s="73"/>
+      <c r="M19" s="73"/>
+      <c r="N19" s="73"/>
+      <c r="O19" s="73"/>
+      <c r="P19" s="73"/>
+      <c r="Q19" s="73"/>
+      <c r="R19" s="73"/>
+      <c r="S19" s="73"/>
+      <c r="T19" s="73"/>
+      <c r="U19" s="73"/>
+      <c r="V19" s="73"/>
+      <c r="W19" s="73"/>
+      <c r="X19" s="73"/>
+      <c r="Y19" s="73"/>
+      <c r="Z19" s="74"/>
     </row>
     <row r="20" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="86"/>
-[...1 lines deleted...]
-      <c r="C20" s="79" t="s">
+      <c r="A20" s="101"/>
+      <c r="B20" s="102"/>
+      <c r="C20" s="105" t="s">
         <v>8</v>
       </c>
-      <c r="D20" s="80"/>
-      <c r="E20" s="73" t="s">
+      <c r="D20" s="100"/>
+      <c r="E20" s="75" t="s">
         <v>14</v>
       </c>
-      <c r="F20" s="74"/>
-[...19 lines deleted...]
-      <c r="Z20" s="78"/>
+      <c r="F20" s="76"/>
+      <c r="G20" s="76"/>
+      <c r="H20" s="76"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="73"/>
+      <c r="L20" s="73"/>
+      <c r="M20" s="73"/>
+      <c r="N20" s="73"/>
+      <c r="O20" s="73"/>
+      <c r="P20" s="73"/>
+      <c r="Q20" s="73"/>
+      <c r="R20" s="73"/>
+      <c r="S20" s="73"/>
+      <c r="T20" s="73"/>
+      <c r="U20" s="73"/>
+      <c r="V20" s="73"/>
+      <c r="W20" s="73"/>
+      <c r="X20" s="73"/>
+      <c r="Y20" s="73"/>
+      <c r="Z20" s="74"/>
     </row>
     <row r="21" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="86"/>
-[...3 lines deleted...]
-      <c r="E21" s="73" t="s">
+      <c r="A21" s="101"/>
+      <c r="B21" s="102"/>
+      <c r="C21" s="106"/>
+      <c r="D21" s="102"/>
+      <c r="E21" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="F21" s="74"/>
-[...19 lines deleted...]
-      <c r="Z21" s="78"/>
+      <c r="F21" s="76"/>
+      <c r="G21" s="76"/>
+      <c r="H21" s="76"/>
+      <c r="I21" s="77"/>
+      <c r="J21" s="72"/>
+      <c r="K21" s="73"/>
+      <c r="L21" s="73"/>
+      <c r="M21" s="73"/>
+      <c r="N21" s="73"/>
+      <c r="O21" s="73"/>
+      <c r="P21" s="73"/>
+      <c r="Q21" s="73"/>
+      <c r="R21" s="73"/>
+      <c r="S21" s="73"/>
+      <c r="T21" s="73"/>
+      <c r="U21" s="73"/>
+      <c r="V21" s="73"/>
+      <c r="W21" s="73"/>
+      <c r="X21" s="73"/>
+      <c r="Y21" s="73"/>
+      <c r="Z21" s="74"/>
     </row>
     <row r="22" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="86"/>
-[...3 lines deleted...]
-      <c r="E22" s="73" t="s">
+      <c r="A22" s="101"/>
+      <c r="B22" s="102"/>
+      <c r="C22" s="106"/>
+      <c r="D22" s="102"/>
+      <c r="E22" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="F22" s="74"/>
-[...19 lines deleted...]
-      <c r="Z22" s="78"/>
+      <c r="F22" s="76"/>
+      <c r="G22" s="76"/>
+      <c r="H22" s="76"/>
+      <c r="I22" s="77"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="73"/>
+      <c r="L22" s="73"/>
+      <c r="M22" s="73"/>
+      <c r="N22" s="73"/>
+      <c r="O22" s="73"/>
+      <c r="P22" s="73"/>
+      <c r="Q22" s="73"/>
+      <c r="R22" s="73"/>
+      <c r="S22" s="73"/>
+      <c r="T22" s="73"/>
+      <c r="U22" s="73"/>
+      <c r="V22" s="73"/>
+      <c r="W22" s="73"/>
+      <c r="X22" s="73"/>
+      <c r="Y22" s="73"/>
+      <c r="Z22" s="74"/>
     </row>
     <row r="23" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="86"/>
-[...3 lines deleted...]
-      <c r="E23" s="73" t="s">
+      <c r="A23" s="101"/>
+      <c r="B23" s="102"/>
+      <c r="C23" s="106"/>
+      <c r="D23" s="102"/>
+      <c r="E23" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="F23" s="74"/>
-[...19 lines deleted...]
-      <c r="Z23" s="78"/>
+      <c r="F23" s="76"/>
+      <c r="G23" s="76"/>
+      <c r="H23" s="76"/>
+      <c r="I23" s="77"/>
+      <c r="J23" s="72"/>
+      <c r="K23" s="73"/>
+      <c r="L23" s="73"/>
+      <c r="M23" s="73"/>
+      <c r="N23" s="73"/>
+      <c r="O23" s="73"/>
+      <c r="P23" s="73"/>
+      <c r="Q23" s="73"/>
+      <c r="R23" s="73"/>
+      <c r="S23" s="73"/>
+      <c r="T23" s="73"/>
+      <c r="U23" s="73"/>
+      <c r="V23" s="73"/>
+      <c r="W23" s="73"/>
+      <c r="X23" s="73"/>
+      <c r="Y23" s="73"/>
+      <c r="Z23" s="74"/>
     </row>
     <row r="24" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="86"/>
-[...3 lines deleted...]
-      <c r="E24" s="73" t="s">
+      <c r="A24" s="101"/>
+      <c r="B24" s="102"/>
+      <c r="C24" s="106"/>
+      <c r="D24" s="102"/>
+      <c r="E24" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="F24" s="74"/>
-[...19 lines deleted...]
-      <c r="Z24" s="78"/>
+      <c r="F24" s="76"/>
+      <c r="G24" s="76"/>
+      <c r="H24" s="76"/>
+      <c r="I24" s="77"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="73"/>
+      <c r="L24" s="73"/>
+      <c r="M24" s="73"/>
+      <c r="N24" s="73"/>
+      <c r="O24" s="73"/>
+      <c r="P24" s="73"/>
+      <c r="Q24" s="73"/>
+      <c r="R24" s="73"/>
+      <c r="S24" s="73"/>
+      <c r="T24" s="73"/>
+      <c r="U24" s="73"/>
+      <c r="V24" s="73"/>
+      <c r="W24" s="73"/>
+      <c r="X24" s="73"/>
+      <c r="Y24" s="73"/>
+      <c r="Z24" s="74"/>
     </row>
     <row r="25" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="86"/>
-[...3 lines deleted...]
-      <c r="E25" s="73" t="s">
+      <c r="A25" s="101"/>
+      <c r="B25" s="102"/>
+      <c r="C25" s="106"/>
+      <c r="D25" s="102"/>
+      <c r="E25" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="F25" s="74"/>
-[...19 lines deleted...]
-      <c r="Z25" s="78"/>
+      <c r="F25" s="76"/>
+      <c r="G25" s="76"/>
+      <c r="H25" s="76"/>
+      <c r="I25" s="77"/>
+      <c r="J25" s="72"/>
+      <c r="K25" s="73"/>
+      <c r="L25" s="73"/>
+      <c r="M25" s="73"/>
+      <c r="N25" s="73"/>
+      <c r="O25" s="73"/>
+      <c r="P25" s="73"/>
+      <c r="Q25" s="73"/>
+      <c r="R25" s="73"/>
+      <c r="S25" s="73"/>
+      <c r="T25" s="73"/>
+      <c r="U25" s="73"/>
+      <c r="V25" s="73"/>
+      <c r="W25" s="73"/>
+      <c r="X25" s="73"/>
+      <c r="Y25" s="73"/>
+      <c r="Z25" s="74"/>
     </row>
     <row r="26" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="86"/>
-[...3 lines deleted...]
-      <c r="E26" s="73" t="s">
+      <c r="A26" s="101"/>
+      <c r="B26" s="102"/>
+      <c r="C26" s="107"/>
+      <c r="D26" s="104"/>
+      <c r="E26" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="F26" s="74"/>
-[...19 lines deleted...]
-      <c r="Z26" s="78"/>
+      <c r="F26" s="76"/>
+      <c r="G26" s="76"/>
+      <c r="H26" s="76"/>
+      <c r="I26" s="77"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="73"/>
+      <c r="L26" s="73"/>
+      <c r="M26" s="73"/>
+      <c r="N26" s="73"/>
+      <c r="O26" s="73"/>
+      <c r="P26" s="73"/>
+      <c r="Q26" s="73"/>
+      <c r="R26" s="73"/>
+      <c r="S26" s="73"/>
+      <c r="T26" s="73"/>
+      <c r="U26" s="73"/>
+      <c r="V26" s="73"/>
+      <c r="W26" s="73"/>
+      <c r="X26" s="73"/>
+      <c r="Y26" s="73"/>
+      <c r="Z26" s="74"/>
     </row>
     <row r="27" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="86"/>
-[...1 lines deleted...]
-      <c r="C27" s="79" t="s">
+      <c r="A27" s="101"/>
+      <c r="B27" s="102"/>
+      <c r="C27" s="105" t="s">
         <v>9</v>
       </c>
-      <c r="D27" s="80"/>
-      <c r="E27" s="73" t="s">
+      <c r="D27" s="100"/>
+      <c r="E27" s="75" t="s">
         <v>14</v>
       </c>
-      <c r="F27" s="74"/>
-[...19 lines deleted...]
-      <c r="Z27" s="78"/>
+      <c r="F27" s="76"/>
+      <c r="G27" s="76"/>
+      <c r="H27" s="76"/>
+      <c r="I27" s="77"/>
+      <c r="J27" s="72"/>
+      <c r="K27" s="73"/>
+      <c r="L27" s="73"/>
+      <c r="M27" s="73"/>
+      <c r="N27" s="73"/>
+      <c r="O27" s="73"/>
+      <c r="P27" s="73"/>
+      <c r="Q27" s="73"/>
+      <c r="R27" s="73"/>
+      <c r="S27" s="73"/>
+      <c r="T27" s="73"/>
+      <c r="U27" s="73"/>
+      <c r="V27" s="73"/>
+      <c r="W27" s="73"/>
+      <c r="X27" s="73"/>
+      <c r="Y27" s="73"/>
+      <c r="Z27" s="74"/>
     </row>
     <row r="28" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="86"/>
-[...3 lines deleted...]
-      <c r="E28" s="73" t="s">
+      <c r="A28" s="101"/>
+      <c r="B28" s="102"/>
+      <c r="C28" s="106"/>
+      <c r="D28" s="102"/>
+      <c r="E28" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="F28" s="74"/>
-[...19 lines deleted...]
-      <c r="Z28" s="78"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="76"/>
+      <c r="H28" s="76"/>
+      <c r="I28" s="77"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="73"/>
+      <c r="L28" s="73"/>
+      <c r="M28" s="73"/>
+      <c r="N28" s="73"/>
+      <c r="O28" s="73"/>
+      <c r="P28" s="73"/>
+      <c r="Q28" s="73"/>
+      <c r="R28" s="73"/>
+      <c r="S28" s="73"/>
+      <c r="T28" s="73"/>
+      <c r="U28" s="73"/>
+      <c r="V28" s="73"/>
+      <c r="W28" s="73"/>
+      <c r="X28" s="73"/>
+      <c r="Y28" s="73"/>
+      <c r="Z28" s="74"/>
     </row>
     <row r="29" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="87"/>
-[...3 lines deleted...]
-      <c r="E29" s="73" t="s">
+      <c r="A29" s="103"/>
+      <c r="B29" s="104"/>
+      <c r="C29" s="107"/>
+      <c r="D29" s="104"/>
+      <c r="E29" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="F29" s="74"/>
-[...19 lines deleted...]
-      <c r="Z29" s="78"/>
+      <c r="F29" s="76"/>
+      <c r="G29" s="76"/>
+      <c r="H29" s="76"/>
+      <c r="I29" s="77"/>
+      <c r="J29" s="72"/>
+      <c r="K29" s="73"/>
+      <c r="L29" s="73"/>
+      <c r="M29" s="73"/>
+      <c r="N29" s="73"/>
+      <c r="O29" s="73"/>
+      <c r="P29" s="73"/>
+      <c r="Q29" s="73"/>
+      <c r="R29" s="73"/>
+      <c r="S29" s="73"/>
+      <c r="T29" s="73"/>
+      <c r="U29" s="73"/>
+      <c r="V29" s="73"/>
+      <c r="W29" s="73"/>
+      <c r="X29" s="73"/>
+      <c r="Y29" s="73"/>
+      <c r="Z29" s="74"/>
     </row>
     <row r="30" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="55" t="s">
+      <c r="A30" s="98" t="s">
         <v>19</v>
       </c>
-      <c r="B30" s="56"/>
-[...1 lines deleted...]
-      <c r="D30" s="57"/>
+      <c r="B30" s="90"/>
+      <c r="C30" s="90"/>
+      <c r="D30" s="91"/>
       <c r="E30" s="28" t="s">
         <v>20</v>
       </c>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
       <c r="N30" s="10"/>
       <c r="O30" s="10"/>
       <c r="P30" s="10"/>
       <c r="Q30" s="10"/>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
       <c r="T30" s="10"/>
       <c r="U30" s="10"/>
       <c r="V30" s="10"/>
       <c r="W30" s="18"/>
       <c r="X30" s="18"/>
       <c r="Y30" s="18"/>
       <c r="Z30" s="19"/>
     </row>
     <row r="31" spans="1:26" ht="17.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="58"/>
-[...2 lines deleted...]
-      <c r="D31" s="60"/>
+      <c r="A31" s="92"/>
+      <c r="B31" s="93"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="94"/>
       <c r="E31" s="25"/>
       <c r="F31" s="26"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="M31" s="16"/>
       <c r="N31" s="16"/>
       <c r="O31" s="16"/>
       <c r="P31" s="16"/>
       <c r="Q31" s="16"/>
       <c r="R31" s="16"/>
       <c r="S31" s="16"/>
       <c r="T31" s="16"/>
       <c r="U31" s="16"/>
       <c r="V31" s="16"/>
       <c r="W31" s="3"/>
       <c r="X31" s="3"/>
       <c r="Y31" s="3"/>
       <c r="Z31" s="4"/>
     </row>
     <row r="32" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="61"/>
-[...2 lines deleted...]
-      <c r="D32" s="63"/>
+      <c r="A32" s="95"/>
+      <c r="B32" s="96"/>
+      <c r="C32" s="96"/>
+      <c r="D32" s="97"/>
       <c r="E32" s="14"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32" s="15"/>
       <c r="S32" s="15"/>
       <c r="T32" s="15"/>
       <c r="U32" s="15"/>
       <c r="V32" s="15"/>
       <c r="W32" s="15"/>
       <c r="X32" s="15"/>
       <c r="Y32" s="15"/>
       <c r="Z32" s="29" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="98" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="56"/>
-[...1 lines deleted...]
-      <c r="D33" s="57"/>
+      <c r="B33" s="90"/>
+      <c r="C33" s="90"/>
+      <c r="D33" s="91"/>
       <c r="E33" s="28" t="s">
         <v>21</v>
       </c>
       <c r="F33" s="10"/>
       <c r="G33" s="10"/>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="10"/>
       <c r="L33" s="10"/>
       <c r="M33" s="10"/>
       <c r="N33" s="10"/>
       <c r="O33" s="10"/>
       <c r="P33" s="10"/>
       <c r="Q33" s="10"/>
       <c r="R33" s="10"/>
       <c r="S33" s="10"/>
       <c r="T33" s="10"/>
       <c r="U33" s="10"/>
       <c r="V33" s="10"/>
       <c r="W33" s="18"/>
       <c r="X33" s="18"/>
       <c r="Y33" s="18"/>
       <c r="Z33" s="19"/>
     </row>
     <row r="34" spans="1:26" ht="17.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="58"/>
-[...2 lines deleted...]
-      <c r="D34" s="60"/>
+      <c r="A34" s="92"/>
+      <c r="B34" s="93"/>
+      <c r="C34" s="93"/>
+      <c r="D34" s="94"/>
       <c r="E34" s="25"/>
       <c r="F34" s="26"/>
       <c r="G34" s="16"/>
       <c r="H34" s="16"/>
       <c r="I34" s="16"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="16"/>
       <c r="O34" s="16"/>
       <c r="P34" s="16"/>
       <c r="Q34" s="16"/>
       <c r="R34" s="16"/>
       <c r="S34" s="16"/>
       <c r="T34" s="16"/>
       <c r="U34" s="16"/>
       <c r="V34" s="16"/>
       <c r="W34" s="3"/>
       <c r="X34" s="3"/>
       <c r="Y34" s="3"/>
       <c r="Z34" s="4"/>
     </row>
     <row r="35" spans="1:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="61"/>
-[...2 lines deleted...]
-      <c r="D35" s="63"/>
+      <c r="A35" s="95"/>
+      <c r="B35" s="96"/>
+      <c r="C35" s="96"/>
+      <c r="D35" s="97"/>
       <c r="E35" s="9"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
       <c r="I35" s="11"/>
       <c r="J35" s="11"/>
       <c r="K35" s="11"/>
       <c r="L35" s="11"/>
       <c r="M35" s="11"/>
       <c r="N35" s="11"/>
       <c r="O35" s="11"/>
       <c r="P35" s="11"/>
       <c r="Q35" s="11"/>
       <c r="R35" s="11"/>
       <c r="S35" s="11"/>
       <c r="T35" s="11"/>
       <c r="U35" s="11"/>
       <c r="V35" s="11"/>
       <c r="W35" s="11"/>
       <c r="X35" s="11"/>
       <c r="Y35" s="11"/>
       <c r="Z35" s="36"/>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="2" t="s">
@@ -2784,415 +2784,415 @@
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>
       <c r="O36" s="2"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="2"/>
       <c r="S36" s="2"/>
       <c r="T36" s="12"/>
       <c r="U36" s="12"/>
       <c r="V36" s="12"/>
       <c r="W36" s="12" t="s">
         <v>40</v>
       </c>
       <c r="X36" s="12"/>
       <c r="Y36" s="12"/>
       <c r="Z36" s="37"/>
     </row>
     <row r="38" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="39" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="38" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="40" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="55" t="s">
+      <c r="A40" s="98" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="56"/>
-[...1 lines deleted...]
-      <c r="D40" s="57"/>
+      <c r="B40" s="90"/>
+      <c r="C40" s="90"/>
+      <c r="D40" s="91"/>
       <c r="E40" s="28" t="s">
         <v>31</v>
       </c>
       <c r="F40" s="10"/>
       <c r="G40" s="10"/>
       <c r="H40" s="10"/>
       <c r="I40" s="10"/>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="10"/>
       <c r="M40" s="10"/>
       <c r="N40" s="10"/>
       <c r="O40" s="10"/>
       <c r="P40" s="10"/>
       <c r="Q40" s="10"/>
       <c r="R40" s="10"/>
       <c r="S40" s="10"/>
       <c r="T40" s="10"/>
       <c r="U40" s="10"/>
       <c r="V40" s="10"/>
       <c r="W40" s="18"/>
       <c r="X40" s="18"/>
       <c r="Y40" s="18"/>
       <c r="Z40" s="19"/>
     </row>
     <row r="41" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="58"/>
-[...2 lines deleted...]
-      <c r="D41" s="60"/>
+      <c r="A41" s="92"/>
+      <c r="B41" s="93"/>
+      <c r="C41" s="93"/>
+      <c r="D41" s="94"/>
       <c r="E41" s="25"/>
       <c r="F41" s="26"/>
       <c r="G41" s="16"/>
       <c r="H41" s="16"/>
       <c r="I41" s="16"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="16"/>
       <c r="O41" s="16"/>
       <c r="P41" s="16"/>
       <c r="Q41" s="16"/>
       <c r="R41" s="16"/>
       <c r="S41" s="16"/>
       <c r="T41" s="16"/>
       <c r="U41" s="16"/>
       <c r="V41" s="16"/>
       <c r="W41" s="3"/>
       <c r="X41" s="3"/>
       <c r="Y41" s="3"/>
       <c r="Z41" s="4"/>
     </row>
     <row r="42" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="61"/>
-[...2 lines deleted...]
-      <c r="D42" s="63"/>
+      <c r="A42" s="95"/>
+      <c r="B42" s="96"/>
+      <c r="C42" s="96"/>
+      <c r="D42" s="97"/>
       <c r="E42" s="14"/>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15"/>
       <c r="I42" s="15"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15"/>
       <c r="L42" s="15"/>
       <c r="M42" s="15"/>
       <c r="N42" s="15"/>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42" s="15"/>
       <c r="S42" s="15"/>
       <c r="T42" s="15"/>
       <c r="U42" s="15"/>
       <c r="V42" s="15"/>
       <c r="W42" s="15"/>
       <c r="X42" s="15"/>
       <c r="Y42" s="15"/>
       <c r="Z42" s="29"/>
     </row>
     <row r="43" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="55" t="s">
+      <c r="A43" s="98" t="s">
         <v>32</v>
       </c>
-      <c r="B43" s="56"/>
-[...1 lines deleted...]
-      <c r="D43" s="57"/>
+      <c r="B43" s="90"/>
+      <c r="C43" s="90"/>
+      <c r="D43" s="91"/>
       <c r="E43" s="28" t="s">
         <v>33</v>
       </c>
       <c r="F43" s="10"/>
       <c r="G43" s="10"/>
       <c r="H43" s="10"/>
       <c r="I43" s="10"/>
       <c r="J43" s="10"/>
       <c r="K43" s="10"/>
       <c r="L43" s="10"/>
       <c r="M43" s="10"/>
       <c r="N43" s="10"/>
       <c r="O43" s="10"/>
       <c r="P43" s="10"/>
       <c r="Q43" s="10"/>
       <c r="R43" s="10"/>
       <c r="S43" s="10"/>
       <c r="T43" s="10"/>
       <c r="U43" s="10"/>
       <c r="V43" s="10"/>
       <c r="W43" s="18"/>
       <c r="X43" s="18"/>
       <c r="Y43" s="18"/>
       <c r="Z43" s="19"/>
     </row>
     <row r="44" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="58"/>
-[...2 lines deleted...]
-      <c r="D44" s="60"/>
+      <c r="A44" s="92"/>
+      <c r="B44" s="93"/>
+      <c r="C44" s="93"/>
+      <c r="D44" s="94"/>
       <c r="E44" s="25"/>
       <c r="F44" s="26"/>
       <c r="G44" s="16"/>
       <c r="H44" s="16"/>
       <c r="I44" s="16"/>
       <c r="J44" s="16"/>
       <c r="K44" s="16"/>
       <c r="L44" s="16"/>
       <c r="M44" s="16"/>
       <c r="N44" s="16"/>
       <c r="O44" s="16"/>
       <c r="P44" s="16"/>
       <c r="Q44" s="16"/>
       <c r="R44" s="16"/>
       <c r="S44" s="16"/>
       <c r="T44" s="16"/>
       <c r="U44" s="16"/>
       <c r="V44" s="16"/>
       <c r="W44" s="3"/>
       <c r="X44" s="3"/>
       <c r="Y44" s="3"/>
       <c r="Z44" s="4"/>
     </row>
     <row r="45" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="61"/>
-[...2 lines deleted...]
-      <c r="D45" s="63"/>
+      <c r="A45" s="95"/>
+      <c r="B45" s="96"/>
+      <c r="C45" s="96"/>
+      <c r="D45" s="97"/>
       <c r="E45" s="14"/>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15"/>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15"/>
       <c r="L45" s="15"/>
       <c r="M45" s="15"/>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45" s="15"/>
       <c r="S45" s="15"/>
       <c r="T45" s="15"/>
       <c r="U45" s="15"/>
       <c r="V45" s="15"/>
       <c r="W45" s="15"/>
       <c r="X45" s="15"/>
       <c r="Y45" s="15"/>
       <c r="Z45" s="29"/>
     </row>
     <row r="46" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="47" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="48" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="49" spans="1:26" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A49" s="38" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="50" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="64" t="s">
+      <c r="A50" s="108" t="s">
         <v>30</v>
       </c>
-      <c r="B50" s="65"/>
-[...1 lines deleted...]
-      <c r="D50" s="66"/>
+      <c r="B50" s="67"/>
+      <c r="C50" s="67"/>
+      <c r="D50" s="109"/>
       <c r="E50" s="39"/>
       <c r="F50" s="12"/>
       <c r="G50" s="12"/>
       <c r="H50" s="12"/>
       <c r="I50" s="12"/>
       <c r="J50" s="12"/>
       <c r="K50" s="12"/>
       <c r="L50" s="12"/>
       <c r="M50" s="12"/>
       <c r="N50" s="12"/>
       <c r="O50" s="12"/>
       <c r="P50" s="12"/>
       <c r="Q50" s="12"/>
       <c r="R50" s="12"/>
       <c r="S50" s="12"/>
       <c r="T50" s="12"/>
       <c r="U50" s="12"/>
       <c r="V50" s="12"/>
       <c r="W50" s="40"/>
       <c r="X50" s="40"/>
       <c r="Y50" s="40"/>
       <c r="Z50" s="41"/>
     </row>
     <row r="51" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="58"/>
-[...2 lines deleted...]
-      <c r="D51" s="60"/>
+      <c r="A51" s="92"/>
+      <c r="B51" s="93"/>
+      <c r="C51" s="93"/>
+      <c r="D51" s="94"/>
       <c r="E51" s="25"/>
       <c r="F51" s="26"/>
       <c r="G51" s="16"/>
       <c r="H51" s="16"/>
       <c r="I51" s="16"/>
       <c r="J51" s="16"/>
       <c r="K51" s="16"/>
       <c r="L51" s="16"/>
       <c r="M51" s="16"/>
       <c r="N51" s="16"/>
       <c r="O51" s="16"/>
       <c r="P51" s="16"/>
       <c r="Q51" s="16"/>
       <c r="R51" s="16"/>
       <c r="S51" s="16"/>
       <c r="T51" s="16"/>
       <c r="U51" s="16"/>
       <c r="V51" s="16"/>
       <c r="W51" s="3"/>
       <c r="X51" s="3"/>
       <c r="Y51" s="3"/>
       <c r="Z51" s="4"/>
     </row>
     <row r="52" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="61"/>
-[...2 lines deleted...]
-      <c r="D52" s="63"/>
+      <c r="A52" s="95"/>
+      <c r="B52" s="96"/>
+      <c r="C52" s="96"/>
+      <c r="D52" s="97"/>
       <c r="E52" s="14"/>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15"/>
       <c r="I52" s="15"/>
       <c r="J52" s="15"/>
       <c r="K52" s="15"/>
       <c r="L52" s="15"/>
       <c r="M52" s="15"/>
       <c r="N52" s="15"/>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52" s="15"/>
       <c r="S52" s="15"/>
       <c r="T52" s="15"/>
       <c r="U52" s="15"/>
       <c r="V52" s="15"/>
       <c r="W52" s="15"/>
       <c r="X52" s="15"/>
       <c r="Y52" s="15"/>
       <c r="Z52" s="29"/>
     </row>
     <row r="53" spans="1:26" ht="138" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="67" t="s">
+      <c r="A53" s="110" t="s">
         <v>37</v>
       </c>
-      <c r="B53" s="68"/>
-[...23 lines deleted...]
-      <c r="Z53" s="72"/>
+      <c r="B53" s="111"/>
+      <c r="C53" s="111"/>
+      <c r="D53" s="112"/>
+      <c r="E53" s="113"/>
+      <c r="F53" s="114"/>
+      <c r="G53" s="114"/>
+      <c r="H53" s="114"/>
+      <c r="I53" s="114"/>
+      <c r="J53" s="114"/>
+      <c r="K53" s="114"/>
+      <c r="L53" s="114"/>
+      <c r="M53" s="114"/>
+      <c r="N53" s="114"/>
+      <c r="O53" s="114"/>
+      <c r="P53" s="114"/>
+      <c r="Q53" s="114"/>
+      <c r="R53" s="114"/>
+      <c r="S53" s="114"/>
+      <c r="T53" s="114"/>
+      <c r="U53" s="114"/>
+      <c r="V53" s="114"/>
+      <c r="W53" s="114"/>
+      <c r="X53" s="114"/>
+      <c r="Y53" s="114"/>
+      <c r="Z53" s="115"/>
     </row>
     <row r="54" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="W54" s="1" t="s">
         <v>40</v>
       </c>
       <c r="Z54" s="42"/>
     </row>
     <row r="55" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="56" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="52">
-    <mergeCell ref="A1:Z1"/>
-[...20 lines deleted...]
-    <mergeCell ref="E24:I24"/>
+    <mergeCell ref="A40:D42"/>
+    <mergeCell ref="A43:D45"/>
+    <mergeCell ref="A50:D52"/>
+    <mergeCell ref="A53:D53"/>
+    <mergeCell ref="E53:Z53"/>
+    <mergeCell ref="A33:D35"/>
+    <mergeCell ref="E26:I26"/>
+    <mergeCell ref="J26:Z26"/>
+    <mergeCell ref="C27:D29"/>
+    <mergeCell ref="E27:I27"/>
+    <mergeCell ref="J27:Z27"/>
+    <mergeCell ref="E28:I28"/>
+    <mergeCell ref="J28:Z28"/>
+    <mergeCell ref="E29:I29"/>
+    <mergeCell ref="J29:Z29"/>
     <mergeCell ref="A30:D32"/>
     <mergeCell ref="J21:Z21"/>
     <mergeCell ref="E22:I22"/>
     <mergeCell ref="J22:Z22"/>
     <mergeCell ref="E23:I23"/>
     <mergeCell ref="J23:Z23"/>
     <mergeCell ref="A15:B29"/>
     <mergeCell ref="C15:D19"/>
     <mergeCell ref="E15:I15"/>
     <mergeCell ref="J15:Z15"/>
     <mergeCell ref="E16:I16"/>
     <mergeCell ref="J16:Z16"/>
     <mergeCell ref="E17:I17"/>
     <mergeCell ref="C20:D26"/>
     <mergeCell ref="E20:I20"/>
-    <mergeCell ref="A33:D35"/>
-[...13 lines deleted...]
-    <mergeCell ref="E53:Z53"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A8:D11"/>
+    <mergeCell ref="J17:Z17"/>
+    <mergeCell ref="E18:I18"/>
+    <mergeCell ref="J18:Z18"/>
+    <mergeCell ref="A12:D14"/>
+    <mergeCell ref="J24:Z24"/>
+    <mergeCell ref="E25:I25"/>
+    <mergeCell ref="J25:Z25"/>
+    <mergeCell ref="U5:Z5"/>
+    <mergeCell ref="U6:Z7"/>
+    <mergeCell ref="E21:I21"/>
+    <mergeCell ref="E19:I19"/>
+    <mergeCell ref="J19:Z19"/>
+    <mergeCell ref="J20:Z20"/>
+    <mergeCell ref="E24:I24"/>
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="E3:Z4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.70866141732283472" right="0.51181102362204722" top="0.51181102362204722" bottom="0.19685039370078741" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="37" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>