--- v0 (2025-12-02)
+++ v1 (2026-07-30)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="57C5CF5F" w14:textId="77777777" w:rsidR="00F17130" w:rsidRDefault="00414424">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1111"/>
           <w:tab w:val="left" w:pos="1995"/>
           <w:tab w:val="left" w:pos="2879"/>
         </w:tabs>
         <w:spacing w:before="45"/>
         <w:ind w:right="251"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
@@ -64,135 +64,100 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB14A2C" w14:textId="77777777" w:rsidR="00F17130" w:rsidRDefault="00414424">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="93"/>
         <w:ind w:left="233"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>和 洋 女 子 大 学</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7771F1" w14:textId="77777777" w:rsidR="00F17130" w:rsidRDefault="00414424">
+    <w:p w14:paraId="5E7771F1" w14:textId="5B6BE9B6" w:rsidR="00F17130" w:rsidRDefault="00414424" w:rsidP="005055E0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:tabs>
-[...3 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="73"/>
-        <w:ind w:left="471"/>
+        <w:ind w:firstLineChars="200" w:firstLine="461"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>学</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="12"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="005055E0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="12"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>子</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>長</w:t>
+      </w:r>
+      <w:r w:rsidR="005055E0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:tab/>
-[...5 lines deleted...]
-          <w:spacing w:val="12"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:tab/>
         <w:t>様</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="275B2356" w14:textId="77777777" w:rsidR="00F17130" w:rsidRDefault="00F17130">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E676C96" w14:textId="77777777" w:rsidR="00F17130" w:rsidRDefault="00414424">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="595"/>
           <w:tab w:val="left" w:pos="1008"/>
         </w:tabs>
         <w:spacing w:before="73"/>
         <w:ind w:left="183"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
@@ -401,143 +366,178 @@
           <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hint="eastAsia"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="39"/>
         </w:rPr>
         <w:t>推</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hint="eastAsia"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="39"/>
         </w:rPr>
         <w:tab/>
         <w:t>薦</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hint="eastAsia"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="39"/>
         </w:rPr>
         <w:tab/>
         <w:t>書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064E0D98" w14:textId="77777777" w:rsidR="00F17130" w:rsidRDefault="00414424">
+    <w:p w14:paraId="064E0D98" w14:textId="6B2FDDE5" w:rsidR="00F17130" w:rsidRDefault="00414424">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3458"/>
         </w:tabs>
         <w:spacing w:before="19"/>
         <w:ind w:right="17"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei"/>
           <w:b/>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>【</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="27"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:position w:val="1"/>
           <w:sz w:val="25"/>
         </w:rPr>
-        <w:t>2026年度学校推薦型選抜</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="005055E0" w:rsidRPr="005055E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft JhengHei UI" w:eastAsia="Microsoft JhengHei UI" w:hAnsi="Microsoft JhengHei UI" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>年度学校推薦型選抜</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:position w:val="1"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:tab/>
         <w:t>公募</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>】</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B6C27A1" w14:textId="77777777" w:rsidR="00F17130" w:rsidRDefault="00F17130">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei"/>
           <w:b/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F393A27" w14:textId="77777777" w:rsidR="00F17130" w:rsidRDefault="00414424">
+    <w:p w14:paraId="7F393A27" w14:textId="3B060FAC" w:rsidR="00F17130" w:rsidRDefault="00414424">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="75" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="347" w:right="818" w:firstLine="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>下記生徒は、入学後も和洋女子大学にふさわしい能力を発揮できる者であることを認め、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>2026年度貴学学校推薦型選抜（公募）要項に基づき推薦します。</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="005055E0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>年度貴学学校推薦型選抜（公募）要項に基づき推薦します。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5178F54F" w14:textId="77777777" w:rsidR="00F17130" w:rsidRDefault="00F17130">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="29"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="122" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -1858,166 +1858,175 @@
         <w:rPr>
           <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU"/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hint="eastAsia"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>【公募推薦】推薦書（高等学校長用）</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F17130">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="500" w:right="540" w:bottom="0" w:left="900" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft JhengHei">
     <w:altName w:val="Microsoft JhengHei"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Microsoft JhengHei UI">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F17130"/>
+    <w:rsid w:val="001B6ECD"/>
     <w:rsid w:val="00414424"/>
+    <w:rsid w:val="005055E0"/>
     <w:rsid w:val="00827CBC"/>
     <w:rsid w:val="00A912FA"/>
     <w:rsid w:val="00F17130"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3EE32B84"/>
   <w15:docId w15:val="{09007749-2D8F-4986-BDA6-B66FECE13B0F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2443,51 +2452,51 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -2735,78 +2744,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>83</Words>
-  <Characters>474</Characters>
+  <Words>82</Words>
+  <Characters>469</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2025_suisen_koubo_6.indd</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人　和洋学園</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>556</CharactersWithSpaces>
+  <CharactersWithSpaces>550</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2025_suisen_koubo_6.indd</dc:title>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-06-30T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 20.3 (Macintosh)</vt:lpwstr>
   </property>