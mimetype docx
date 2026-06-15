--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -1,1202 +1,969 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="56A5587E" w14:textId="2A8EC86E" w:rsidR="00510293" w:rsidRPr="00734606" w:rsidRDefault="00734606" w:rsidP="00734606">
-      <w:pPr>
+    <w:p w14:paraId="63A41B92" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C29173" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2852A15A" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0504B27F" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00811404">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3726"/>
+          <w:tab w:val="left" w:pos="4714"/>
+          <w:tab w:val="left" w:pos="5702"/>
+          <w:tab w:val="left" w:pos="6690"/>
+        </w:tabs>
+        <w:spacing w:before="127"/>
+        <w:ind w:left="2738"/>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="48"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>受</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="48"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>験</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="48"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>許</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="48"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>可</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="48"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2040597A" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="68"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FB55EA8" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BFD3BDB" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00811404">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="602"/>
+          <w:tab w:val="left" w:pos="1100"/>
+          <w:tab w:val="left" w:pos="1597"/>
+          <w:tab w:val="left" w:pos="2095"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="3090"/>
+          <w:tab w:val="left" w:pos="3587"/>
+        </w:tabs>
+        <w:ind w:left="105"/>
+        <w:rPr>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>和</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>洋</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>女</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>子</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>大</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>学</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>長</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>様</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CEE1ED1" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66212518" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2098FC83" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="281BEB8F" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="522888BE" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7812B8E9" w14:textId="1D828EAA" w:rsidR="00EB082F" w:rsidRDefault="00811404">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6538"/>
+        </w:tabs>
+        <w:spacing w:before="119"/>
+        <w:ind w:left="573"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>このたび</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72366">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>が貴大学院看護学研究科</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014CC553" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="35"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="793AAC3C" w14:textId="18665A01" w:rsidR="00EB082F" w:rsidRPr="00F72366" w:rsidRDefault="00811404">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="614"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>看護学専攻を受験することを許可します</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72366">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEE64A5" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0697F413" w14:textId="4BC378C0" w:rsidR="00EB082F" w:rsidRPr="00F72366" w:rsidRDefault="00811404">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="585"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>なお</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72366">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>本人が貴大学院に入学した場合</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72366">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>在職のまま在学することを認めます</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72366">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7B201F" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="248C06FA" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF463C3" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CA3F97E" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A745D1" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="612E4442" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46FD6FF1" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00811404">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3428"/>
+          <w:tab w:val="left" w:pos="4174"/>
+        </w:tabs>
+        <w:spacing w:before="119"/>
+        <w:ind w:left="2682"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BC53D6" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AE8DFB4" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DAE79E" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F4492E" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00811404">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="118"/>
+        <w:ind w:left="4067" w:right="4173"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...110 lines deleted...]
-      <w:pPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>（所属・職名）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A826B5" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE1B2B1" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EC63D2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5226"/>
+          <w:tab w:val="left" w:pos="9026"/>
+        </w:tabs>
+        <w:ind w:left="4153"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="17A476E8">
+          <v:rect id="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:500.85pt;margin-top:.55pt;width:11.55pt;height:11.55pt;z-index:-251658752;mso-position-horizontal-relative:page" filled="f" strokecolor="#231f20" strokeweight=".1224mm">
+            <w10:wrap anchorx="page"/>
+          </v:rect>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00811404">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00811404">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>氏</w:t>
+      </w:r>
+      <w:r w:rsidR="00811404">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00811404">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>名</w:t>
+      </w:r>
+      <w:r w:rsidR="00811404">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00811404">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00811404" w:rsidRPr="00A04DC1">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:position w:val="8"/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>印</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7690E7F8" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302013B9" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A17925" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B17196" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C5F459C" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DFE3B67" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D39AE11" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08D79F3E" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5304B190" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="761CC94F" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4963E066" w14:textId="713BC55D" w:rsidR="00EB082F" w:rsidRDefault="00A04DC1">
+      <w:pPr>
+        <w:spacing w:before="99" w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="8764" w:right="106" w:hanging="465"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...832 lines deleted...]
-      <w:docGrid w:type="lines" w:linePitch="360"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00477D97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>年度入試</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00EB082F">
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="1580" w:right="860" w:bottom="280" w:left="1020" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EC43C1F" w14:textId="77777777" w:rsidR="00734606" w:rsidRDefault="00734606" w:rsidP="00734606">
+    <w:p w14:paraId="1F2D16E6" w14:textId="77777777" w:rsidR="00811404" w:rsidRDefault="00811404" w:rsidP="00811404">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2331389A" w14:textId="77777777" w:rsidR="00734606" w:rsidRDefault="00734606" w:rsidP="00734606">
+    <w:p w14:paraId="56E1F83B" w14:textId="77777777" w:rsidR="00811404" w:rsidRDefault="00811404" w:rsidP="00811404">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="游明朝">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02010601000101010101"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
-</file>
-[...24 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F5E242F" w14:textId="77777777" w:rsidR="00734606" w:rsidRDefault="00734606" w:rsidP="00734606">
+    <w:p w14:paraId="6061874B" w14:textId="77777777" w:rsidR="00811404" w:rsidRDefault="00811404" w:rsidP="00811404">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57E30051" w14:textId="77777777" w:rsidR="00734606" w:rsidRDefault="00734606" w:rsidP="00734606">
+    <w:p w14:paraId="2DD16F49" w14:textId="77777777" w:rsidR="00811404" w:rsidRDefault="00811404" w:rsidP="00811404">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-[...3 lines deleted...]
-  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
+    <o:shapedefaults v:ext="edit" spidmax="6145">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:spaceForUL/>
-[...1 lines deleted...]
-    <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
-    <w:doNotExpandShiftReturn/>
-    <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00406FA3"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00DF2405"/>
+    <w:rsidRoot w:val="00EB082F"/>
+    <w:rsid w:val="00477D97"/>
+    <w:rsid w:val="00590131"/>
+    <w:rsid w:val="005C0691"/>
+    <w:rsid w:val="00811404"/>
+    <w:rsid w:val="00A04DC1"/>
+    <w:rsid w:val="00B35923"/>
+    <w:rsid w:val="00EB082F"/>
+    <w:rsid w:val="00EC63D2"/>
+    <w:rsid w:val="00F72366"/>
+    <w:rsid w:val="00FF54A9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
+    <o:shapedefaults v:ext="edit" spidmax="6145">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0857A499"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{1FDE83DC-A946-4108-99AB-7DF5AF7F198C}"/>
+  <w14:docId w14:val="107B352C"/>
+  <w15:docId w15:val="{DFC684F8-6036-40A1-8D55-521A9830F5EB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
-        <w:sz w:val="21"/>
+        <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1535,960 +1302,498 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...17 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...179 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...4 lines deleted...]
-    <w:rsid w:val="00406FA3"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="25"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="20">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
-[...86 lines deleted...]
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="10"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00406FA3"/>
-[...25 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
-    <w:name w:val="Subtitle"/>
-[...137 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ab"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00734606"/>
+    <w:rsid w:val="00811404"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="ヘッダー (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="aa"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00734606"/>
+    <w:rsid w:val="00811404"/>
+    <w:rPr>
+      <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ad"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00734606"/>
+    <w:rsid w:val="00811404"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="ac"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00734606"/>
-[...15 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00811404"/>
+    <w:rPr>
+      <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="游ゴシック Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="游明朝" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>80</Words>
-  <Characters>459</Characters>
+  <Words>24</Words>
+  <Characters>140</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>2023_0914daigakuin_kango_12.indd</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>538</CharactersWithSpaces>
+  <CharactersWithSpaces>163</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
-[...2 lines deleted...]
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2023-09-15T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Adobe InDesign 17.4 (Macintosh)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2023-09-15T00:00:00Z</vt:filetime>
+  </property>
+</Properties>
+</file>