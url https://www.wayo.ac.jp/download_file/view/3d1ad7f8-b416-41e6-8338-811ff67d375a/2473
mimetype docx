--- v1 (2026-06-15)
+++ v2 (2026-07-30)
@@ -2,947 +2,1873 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="63A41B92" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+    <w:p w14:paraId="328E8E62" w14:textId="4CF92FD0" w:rsidR="00677942" w:rsidRDefault="00E63FCF" w:rsidP="004B3B74">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="29C29173" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="7298F032">
+          <v:line id="_x0000_s1028" style="position:absolute;z-index:-7384;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" from="0,841.9pt" to="4.95pt,841.9pt" strokecolor="#231f20" strokeweight=".3pt">
+            <w10:wrap anchorx="page" anchory="page"/>
+          </v:line>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1580902D" w14:textId="77777777" w:rsidR="00C45E1D" w:rsidRPr="00C45E1D" w:rsidRDefault="00C45E1D" w:rsidP="00C45E1D">
+      <w:pPr>
+        <w:spacing w:before="129"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F91674" w14:textId="2AFF0C1D" w:rsidR="00677942" w:rsidRPr="00D26127" w:rsidRDefault="00E63FCF" w:rsidP="00880538">
+      <w:pPr>
+        <w:spacing w:before="129"/>
+        <w:ind w:left="3697"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="48"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:pict w14:anchorId="7043B089">
+          <v:shape id="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-49.15pt;width:5pt;height:.1pt;z-index:1048;mso-position-horizontal-relative:page" coordorigin=",-983" coordsize="100,1" path="m,-983r99,l99,-983e" filled="f" strokecolor="#231f20" strokeweight=".3pt">
+            <v:path arrowok="t"/>
+            <w10:wrap anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00985296" w:rsidRPr="00D26127">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="48"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>実 務 経 験 証 明 書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF79F39" w14:textId="718AEADD" w:rsidR="00897936" w:rsidRPr="00897936" w:rsidRDefault="00897936" w:rsidP="00897936">
+      <w:pPr>
+        <w:spacing w:before="129"/>
+        <w:ind w:left="3697"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="48"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="48"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897936">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>西暦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897936">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897936">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897936">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897936">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897936">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897936">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A43807" w14:textId="77777777" w:rsidR="00897936" w:rsidRPr="00897936" w:rsidRDefault="00897936" w:rsidP="00897936">
+      <w:pPr>
+        <w:spacing w:before="129"/>
+        <w:ind w:left="3697"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C065B28" w14:textId="77777777" w:rsidR="00897936" w:rsidRPr="00897936" w:rsidRDefault="00897936" w:rsidP="00897936">
+      <w:pPr>
+        <w:spacing w:before="129"/>
+        <w:ind w:left="3697" w:firstLineChars="300" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897936">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>機関名（病院・施設等）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897936">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00897936">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00897936">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE3D59C" w14:textId="77777777" w:rsidR="00897936" w:rsidRPr="00897936" w:rsidRDefault="00897936" w:rsidP="00897936">
+      <w:pPr>
+        <w:spacing w:before="129"/>
+        <w:ind w:left="3697"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB8803A" w14:textId="3D9F76DD" w:rsidR="00897936" w:rsidRDefault="00897936" w:rsidP="00897936">
+      <w:pPr>
+        <w:spacing w:before="129"/>
+        <w:ind w:left="3697" w:firstLineChars="300" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897936">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>代表者氏名</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897936">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>印</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4186B7D6" w14:textId="7961103A" w:rsidR="00897936" w:rsidRPr="00897936" w:rsidRDefault="00897936" w:rsidP="00897936">
+      <w:pPr>
+        <w:spacing w:before="129"/>
+        <w:ind w:left="3697" w:firstLineChars="300" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897936">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>電話番号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897936">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00897936">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00897936">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDF133D" w14:textId="77777777" w:rsidR="00677942" w:rsidRDefault="00677942">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:rPr>
-[...27 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9ED553" w14:textId="4D63772A" w:rsidR="00677942" w:rsidRPr="00B22D71" w:rsidRDefault="00E63FCF">
+      <w:pPr>
+        <w:spacing w:before="455"/>
+        <w:ind w:left="1606"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="23"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...178 lines deleted...]
-    <w:p w14:paraId="522888BE" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:pict w14:anchorId="6FD87A11">
+          <v:line id="_x0000_s1026" style="position:absolute;left:0;text-align:left;z-index:1072;mso-position-horizontal-relative:page" from="0,167.75pt" to="1.45pt,167.75pt" strokecolor="#231f20" strokeweight=".3pt">
+            <w10:wrap anchorx="page"/>
+          </v:line>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00985296" w:rsidRPr="00B22D71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="23"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>下記の者の実務経験は</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3A8B" w:rsidRPr="00B22D71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="23"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00985296" w:rsidRPr="00B22D71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="23"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>以下のとおりであることを証明します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476ACE6F" w14:textId="77777777" w:rsidR="00677942" w:rsidRDefault="00677942">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="8"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7812B8E9" w14:textId="1D828EAA" w:rsidR="00EB082F" w:rsidRDefault="00811404">
+          <w:sz w:val="11"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="1120" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="231F20"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2191"/>
+        <w:gridCol w:w="7485"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F8635A" w14:paraId="5B185663" w14:textId="77777777" w:rsidTr="00F8635A">
+        <w:trPr>
+          <w:trHeight w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2191" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="677E46C6" w14:textId="77777777" w:rsidR="00F8635A" w:rsidRPr="00B22D71" w:rsidRDefault="00F8635A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="730"/>
+              </w:tabs>
+              <w:spacing w:before="90"/>
+              <w:ind w:left="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk145675684"/>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>氏</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="621858ED" w14:textId="206699E1" w:rsidR="00F8635A" w:rsidRPr="00B22D71" w:rsidRDefault="00F8635A" w:rsidP="00F8635A">
+            <w:pPr>
+              <w:ind w:firstLineChars="1100" w:firstLine="2420"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>生年月日</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>日）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="00677942" w14:paraId="49644A81" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="560"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2191" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+              <w:bottom w:val="double" w:sz="2" w:space="0" w:color="231F20"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FB6E915" w14:textId="77777777" w:rsidR="00677942" w:rsidRPr="00B22D71" w:rsidRDefault="00985296">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="481"/>
+                <w:tab w:val="left" w:pos="963"/>
+              </w:tabs>
+              <w:spacing w:before="98"/>
+              <w:ind w:right="4"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>現</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>住</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+              <w:bottom w:val="double" w:sz="2" w:space="0" w:color="231F20"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3718B1A8" w14:textId="77777777" w:rsidR="00677942" w:rsidRDefault="00677942">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00677942" w14:paraId="7FD257A1" w14:textId="77777777" w:rsidTr="00F8635A">
+        <w:trPr>
+          <w:trHeight w:val="1000"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2191" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="2" w:space="0" w:color="231F20"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="278B13DA" w14:textId="77777777" w:rsidR="00677942" w:rsidRDefault="00677942">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D8555A2" w14:textId="588A3665" w:rsidR="00677942" w:rsidRPr="00B22D71" w:rsidRDefault="008938BC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>機関名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="2" w:space="0" w:color="231F20"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F32ED9D" w14:textId="77777777" w:rsidR="00677942" w:rsidRDefault="00677942">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F8635A" w14:paraId="0E0CAF30" w14:textId="77777777" w:rsidTr="00F8635A">
+        <w:trPr>
+          <w:trHeight w:val="980"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2191" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4378B326" w14:textId="77777777" w:rsidR="00F8635A" w:rsidRPr="00B22D71" w:rsidRDefault="00F8635A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="487"/>
+                <w:tab w:val="left" w:pos="969"/>
+                <w:tab w:val="left" w:pos="1451"/>
+              </w:tabs>
+              <w:spacing w:before="290"/>
+              <w:ind w:left="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk145675837"/>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>業</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>務</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>期</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F918E4A" w14:textId="11A0C22A" w:rsidR="00F8635A" w:rsidRPr="00B22D71" w:rsidRDefault="00F8635A" w:rsidP="003F5311">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:firstLineChars="400" w:firstLine="800"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年　</w:t>
+            </w:r>
+            <w:r w:rsidR="003F5311" w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　日～</w:t>
+            </w:r>
+            <w:r w:rsidR="003F5311" w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="003F5311" w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="003F5311" w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>日（</w:t>
+            </w:r>
+            <w:r w:rsidR="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　年　　　月間）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+      <w:tr w:rsidR="003F5311" w14:paraId="1A12576C" w14:textId="77777777" w:rsidTr="00F8635A">
+        <w:trPr>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2191" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17A9731F" w14:textId="77777777" w:rsidR="003F5311" w:rsidRPr="00B22D71" w:rsidRDefault="003F5311" w:rsidP="003F5311">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="38" w:line="228" w:lineRule="auto"/>
+              <w:ind w:left="533" w:right="23" w:hanging="468"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="15"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="15"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>上記のうち育休・産休・介護長期の休業期間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14ABB383" w14:textId="232681F7" w:rsidR="003F5311" w:rsidRPr="00B22D71" w:rsidRDefault="003F5311" w:rsidP="003F5311">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="111"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>年　　　月　 　 日～</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　年　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　日（　　　年　　　月間）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F5311" w14:paraId="540826B3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2191" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CB091DE" w14:textId="77777777" w:rsidR="003F5311" w:rsidRDefault="003F5311" w:rsidP="003F5311">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="4"/>
+              <w:rPr>
+                <w:sz w:val="43"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CD8BE00" w14:textId="77777777" w:rsidR="003F5311" w:rsidRPr="00B22D71" w:rsidRDefault="003F5311" w:rsidP="003F5311">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="717"/>
+                <w:tab w:val="left" w:pos="1199"/>
+                <w:tab w:val="left" w:pos="1681"/>
+              </w:tabs>
+              <w:ind w:left="235"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>業</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>務</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>内</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22D71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>容</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11FDE35D" w14:textId="77777777" w:rsidR="003F5311" w:rsidRDefault="003F5311" w:rsidP="003F5311">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F5311" w14:paraId="3B8F1892" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="960"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2191" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57C1788B" w14:textId="77777777" w:rsidR="003F5311" w:rsidRDefault="003F5311" w:rsidP="003F5311">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="231F20"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="343A4C55" w14:textId="77777777" w:rsidR="003F5311" w:rsidRDefault="003F5311" w:rsidP="003F5311">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7BAE5BA6" w14:textId="6F39D660" w:rsidR="00677942" w:rsidRDefault="00FB2077">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="12"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="37"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...11 lines deleted...]
-        <w:t>、</w:t>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="37"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="37"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1914697B" w14:textId="546B1733" w:rsidR="00FB2077" w:rsidRPr="00FB2077" w:rsidRDefault="00FB2077" w:rsidP="00FB2077">
+      <w:pPr>
+        <w:ind w:leftChars="387" w:left="992" w:hangingChars="38" w:hanging="141"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="37"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="014CC553" w14:textId="77777777" w:rsidR="00EB082F" w:rsidRDefault="00EB082F">
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="37"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="37"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26127">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26127">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2077">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1．産休・育休・療養休暇や長期研修期間等は業務期間となりません。                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1F5DB7" w14:textId="77777777" w:rsidR="00FB2077" w:rsidRPr="00FB2077" w:rsidRDefault="00FB2077" w:rsidP="00FB2077">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:ind w:leftChars="400" w:left="880" w:firstLineChars="550" w:firstLine="1100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2077">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>2．社会人入試で出願する方は、１機関で３年以上に満たない場合は、複数の機関の実務経験証</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315AFAA4" w14:textId="77777777" w:rsidR="00FB2077" w:rsidRPr="00FB2077" w:rsidRDefault="00FB2077" w:rsidP="00FB2077">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:ind w:leftChars="400" w:left="880" w:firstLineChars="692" w:firstLine="1384"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2077">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>明書を提出してください。（出願初日の時点で３年以上が必要です。）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2077">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4E3229" w14:textId="77777777" w:rsidR="00FB2077" w:rsidRPr="00FB2077" w:rsidRDefault="00FB2077" w:rsidP="00FB2077">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:ind w:leftChars="400" w:left="880" w:firstLineChars="550" w:firstLine="1100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2077">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>3．一般入試を出願する方で、看護師等の有資格での実務経験がある場合は、提出してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E6F46E" w14:textId="77777777" w:rsidR="00FB2077" w:rsidRPr="00FB2077" w:rsidRDefault="00FB2077" w:rsidP="00FB2077">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:ind w:leftChars="400" w:left="880" w:firstLineChars="650" w:firstLine="1300"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2077">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>経験年数は問いません。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2077">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B995405" w14:textId="77777777" w:rsidR="00FB2077" w:rsidRDefault="00FB2077" w:rsidP="00FB2077">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:ind w:leftChars="400" w:left="880" w:firstLineChars="550" w:firstLine="1100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2077">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>4．業務期間を証明できるものであれば、別の用紙で提出いただいてもかまいません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689C081B" w14:textId="77777777" w:rsidR="00FB2077" w:rsidRDefault="00FB2077" w:rsidP="00FB2077">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:ind w:leftChars="400" w:left="880" w:firstLineChars="550" w:firstLine="1100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2077">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>5．証明内容を訂正した場合は、証明権者の職印を押印してください。なお、修正液による訂正は</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CAD9CCD" w14:textId="58160A94" w:rsidR="00FB2077" w:rsidRPr="00FB2077" w:rsidRDefault="00FB2077" w:rsidP="00FB2077">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:ind w:leftChars="400" w:left="880" w:firstLineChars="550" w:firstLine="1100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2077">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　認められません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4821C7B3" w14:textId="1B6539BE" w:rsidR="00FB2077" w:rsidRPr="00FB2077" w:rsidRDefault="00FB2077">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="10"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="793AAC3C" w14:textId="18665A01" w:rsidR="00EB082F" w:rsidRPr="00F72366" w:rsidRDefault="00811404">
+        <w:spacing w:before="12"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27D6B2DF" w14:textId="7434410F" w:rsidR="00677942" w:rsidRDefault="00677942" w:rsidP="00985296">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:ind w:left="614"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:spacing w:line="220" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CECE270" w14:textId="77777777" w:rsidR="00985296" w:rsidRDefault="00985296" w:rsidP="00985296">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="220" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F52D50A" w14:textId="77777777" w:rsidR="00985296" w:rsidRDefault="00985296" w:rsidP="00985296">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="220" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3809C5D5" w14:textId="77777777" w:rsidR="00985296" w:rsidRDefault="00985296" w:rsidP="00985296">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="220" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F2F6579" w14:textId="77777777" w:rsidR="00985296" w:rsidRDefault="00985296" w:rsidP="00985296">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="220" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16475F53" w14:textId="77777777" w:rsidR="00985296" w:rsidRDefault="00985296" w:rsidP="00985296">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="220" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ECA9E7B" w14:textId="77777777" w:rsidR="00985296" w:rsidRDefault="00985296" w:rsidP="00985296">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="220" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D915761" w14:textId="579172A8" w:rsidR="00985296" w:rsidRPr="00897936" w:rsidRDefault="00985296" w:rsidP="00985296">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="220" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...31 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...10 lines deleted...]
-        <w:t>、</w:t>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>02</w:t>
+      </w:r>
+      <w:r w:rsidR="00561974">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...375 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>年度入試</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EB082F">
+    <w:sectPr w:rsidR="00985296" w:rsidRPr="00897936" w:rsidSect="004B3B74">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="1580" w:right="860" w:bottom="280" w:left="1020" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="958" w:bottom="567" w:left="233" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F2D16E6" w14:textId="77777777" w:rsidR="00811404" w:rsidRDefault="00811404" w:rsidP="00811404">
+    <w:p w14:paraId="7DF6FE54" w14:textId="77777777" w:rsidR="00985296" w:rsidRDefault="00985296" w:rsidP="00985296">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56E1F83B" w14:textId="77777777" w:rsidR="00811404" w:rsidRDefault="00811404" w:rsidP="00811404">
+    <w:p w14:paraId="6AC177B5" w14:textId="77777777" w:rsidR="00985296" w:rsidRDefault="00985296" w:rsidP="00985296">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="PMingLiU">
-[...1 lines deleted...]
-    <w:panose1 w:val="02010601000101010101"/>
+  <w:font w:name="MingLiU_HKSCS">
+    <w:altName w:val="MingLiU_HKSCS"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ Ｐ明朝">
+    <w:panose1 w:val="02020600040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6061874B" w14:textId="77777777" w:rsidR="00811404" w:rsidRDefault="00811404" w:rsidP="00811404">
+    <w:p w14:paraId="3EAECB65" w14:textId="77777777" w:rsidR="00985296" w:rsidRDefault="00985296" w:rsidP="00985296">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DD16F49" w14:textId="77777777" w:rsidR="00811404" w:rsidRDefault="00811404" w:rsidP="00811404">
+    <w:p w14:paraId="53A0F098" w14:textId="77777777" w:rsidR="00985296" w:rsidRDefault="00985296" w:rsidP="00985296">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="6145">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EB082F"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00FF54A9"/>
+    <w:rsidRoot w:val="00677942"/>
+    <w:rsid w:val="0006455F"/>
+    <w:rsid w:val="003A349B"/>
+    <w:rsid w:val="003F5311"/>
+    <w:rsid w:val="004B3B74"/>
+    <w:rsid w:val="00561974"/>
+    <w:rsid w:val="00677942"/>
+    <w:rsid w:val="0070438D"/>
+    <w:rsid w:val="007B5F5D"/>
+    <w:rsid w:val="00817A4F"/>
+    <w:rsid w:val="00880538"/>
+    <w:rsid w:val="008938BC"/>
+    <w:rsid w:val="00897936"/>
+    <w:rsid w:val="00985296"/>
+    <w:rsid w:val="00B22D71"/>
+    <w:rsid w:val="00BB063E"/>
+    <w:rsid w:val="00C45E1D"/>
+    <w:rsid w:val="00D26127"/>
+    <w:rsid w:val="00E63FCF"/>
+    <w:rsid w:val="00EF3A8B"/>
+    <w:rsid w:val="00F8635A"/>
+    <w:rsid w:val="00FB2077"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="6145">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="107B352C"/>
-  <w15:docId w15:val="{DFC684F8-6036-40A1-8D55-521A9830F5EB}"/>
+  <w14:docId w14:val="66DB0943"/>
+  <w15:docId w15:val="{B5AF8E5D-B912-47DE-8FA2-F2F221F84134}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1303,51 +2229,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
+      <w:rFonts w:ascii="MingLiU_HKSCS" w:eastAsia="MingLiU_HKSCS" w:hAnsi="MingLiU_HKSCS" w:cs="MingLiU_HKSCS"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
@@ -1355,114 +2281,114 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
-      <w:sz w:val="25"/>
-      <w:szCs w:val="25"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00811404"/>
+    <w:rsid w:val="00985296"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="ヘッダー (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00811404"/>
+    <w:rsid w:val="00985296"/>
     <w:rPr>
-      <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
+      <w:rFonts w:ascii="MingLiU_HKSCS" w:eastAsia="MingLiU_HKSCS" w:hAnsi="MingLiU_HKSCS" w:cs="MingLiU_HKSCS"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00811404"/>
+    <w:rsid w:val="00985296"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00811404"/>
+    <w:rsid w:val="00985296"/>
     <w:rPr>
-      <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
+      <w:rFonts w:ascii="MingLiU_HKSCS" w:eastAsia="MingLiU_HKSCS" w:hAnsi="MingLiU_HKSCS" w:cs="MingLiU_HKSCS"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1720,75 +2646,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>24</Words>
-  <Characters>140</Characters>
+  <Words>101</Words>
+  <Characters>580</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2023_0914daigakuin_kango_12.indd</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>163</CharactersWithSpaces>
+  <CharactersWithSpaces>680</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-09-15T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 17.4 (Macintosh)</vt:lpwstr>
   </property>