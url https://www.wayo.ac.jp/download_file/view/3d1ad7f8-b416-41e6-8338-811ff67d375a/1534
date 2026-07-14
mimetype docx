--- v0 (2025-12-02)
+++ v1 (2026-07-14)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="328E8E62" w14:textId="4CF92FD0" w:rsidR="00677942" w:rsidRDefault="00B22D71" w:rsidP="004B3B74">
+    <w:p w14:paraId="328E8E62" w14:textId="4CF92FD0" w:rsidR="00677942" w:rsidRDefault="00E63FCF" w:rsidP="004B3B74">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="7298F032">
           <v:line id="_x0000_s1028" style="position:absolute;z-index:-7384;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" from="0,841.9pt" to="4.95pt,841.9pt" strokecolor="#231f20" strokeweight=".3pt">
             <w10:wrap anchorx="page" anchory="page"/>
           </v:line>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="1580902D" w14:textId="77777777" w:rsidR="00C45E1D" w:rsidRPr="00C45E1D" w:rsidRDefault="00C45E1D" w:rsidP="00C45E1D">
       <w:pPr>
         <w:spacing w:before="129"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="12"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21F91674" w14:textId="2AFF0C1D" w:rsidR="00677942" w:rsidRPr="00D26127" w:rsidRDefault="00B22D71" w:rsidP="00880538">
+    <w:p w14:paraId="21F91674" w14:textId="2AFF0C1D" w:rsidR="00677942" w:rsidRPr="00D26127" w:rsidRDefault="00E63FCF" w:rsidP="00880538">
       <w:pPr>
         <w:spacing w:before="129"/>
         <w:ind w:left="3697"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="48"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:pict w14:anchorId="7043B089">
           <v:shape id="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-49.15pt;width:5pt;height:.1pt;z-index:1048;mso-position-horizontal-relative:page" coordorigin=",-983" coordsize="100,1" path="m,-983r99,l99,-983e" filled="f" strokecolor="#231f20" strokeweight=".3pt">
             <v:path arrowok="t"/>
             <w10:wrap anchorx="page"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00985296" w:rsidRPr="00D26127">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="231F20"/>
@@ -418,61 +418,61 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00897936">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="12"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BDF133D" w14:textId="77777777" w:rsidR="00677942" w:rsidRDefault="00677942">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B9ED553" w14:textId="4D63772A" w:rsidR="00677942" w:rsidRPr="00B22D71" w:rsidRDefault="00B22D71">
+    <w:p w14:paraId="6B9ED553" w14:textId="4D63772A" w:rsidR="00677942" w:rsidRPr="00B22D71" w:rsidRDefault="00E63FCF">
       <w:pPr>
         <w:spacing w:before="455"/>
         <w:ind w:left="1606"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="23"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B22D71">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:pict w14:anchorId="6FD87A11">
           <v:line id="_x0000_s1026" style="position:absolute;left:0;text-align:left;z-index:1072;mso-position-horizontal-relative:page" from="0,167.75pt" to="1.45pt,167.75pt" strokecolor="#231f20" strokeweight=".3pt">
             <w10:wrap anchorx="page"/>
           </v:line>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00985296" w:rsidRPr="00B22D71">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="23"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>下記の者の実務経験は</w:t>
       </w:r>
       <w:r w:rsidR="00EF3A8B" w:rsidRPr="00B22D71">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="23"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
@@ -1602,121 +1602,121 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16475F53" w14:textId="77777777" w:rsidR="00985296" w:rsidRDefault="00985296" w:rsidP="00985296">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="220" w:lineRule="auto"/>
         <w:ind w:right="565"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ECA9E7B" w14:textId="77777777" w:rsidR="00985296" w:rsidRDefault="00985296" w:rsidP="00985296">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="220" w:lineRule="auto"/>
         <w:ind w:right="565"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D915761" w14:textId="4259AE0C" w:rsidR="00985296" w:rsidRPr="00897936" w:rsidRDefault="00985296" w:rsidP="00985296">
+    <w:p w14:paraId="5D915761" w14:textId="579172A8" w:rsidR="00985296" w:rsidRPr="00897936" w:rsidRDefault="00985296" w:rsidP="00985296">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="220" w:lineRule="auto"/>
         <w:ind w:right="565"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>02</w:t>
       </w:r>
-      <w:r w:rsidR="00B22D71">
+      <w:r w:rsidR="00561974">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>年度入試</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00985296" w:rsidRPr="00897936" w:rsidSect="004B3B74">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="851" w:right="958" w:bottom="567" w:left="233" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7DF6FE54" w14:textId="77777777" w:rsidR="00985296" w:rsidRDefault="00985296" w:rsidP="00985296">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6AC177B5" w14:textId="77777777" w:rsidR="00985296" w:rsidRDefault="00985296" w:rsidP="00985296">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MingLiU_HKSCS">
     <w:altName w:val="MingLiU_HKSCS"/>
     <w:charset w:val="88"/>
@@ -1728,148 +1728,152 @@
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3EAECB65" w14:textId="77777777" w:rsidR="00985296" w:rsidRDefault="00985296" w:rsidP="00985296">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="53A0F098" w14:textId="77777777" w:rsidR="00985296" w:rsidRDefault="00985296" w:rsidP="00985296">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097">
+    <o:shapedefaults v:ext="edit" spidmax="6145">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00677942"/>
     <w:rsid w:val="0006455F"/>
     <w:rsid w:val="003A349B"/>
     <w:rsid w:val="003F5311"/>
     <w:rsid w:val="004B3B74"/>
+    <w:rsid w:val="00561974"/>
     <w:rsid w:val="00677942"/>
+    <w:rsid w:val="0070438D"/>
     <w:rsid w:val="007B5F5D"/>
     <w:rsid w:val="00817A4F"/>
     <w:rsid w:val="00880538"/>
     <w:rsid w:val="008938BC"/>
     <w:rsid w:val="00897936"/>
     <w:rsid w:val="00985296"/>
     <w:rsid w:val="00B22D71"/>
+    <w:rsid w:val="00BB063E"/>
     <w:rsid w:val="00C45E1D"/>
     <w:rsid w:val="00D26127"/>
+    <w:rsid w:val="00E63FCF"/>
     <w:rsid w:val="00EF3A8B"/>
     <w:rsid w:val="00F8635A"/>
     <w:rsid w:val="00FB2077"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097">
+    <o:shapedefaults v:ext="edit" spidmax="6145">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="66DB0943"/>
   <w15:docId w15:val="{B5AF8E5D-B912-47DE-8FA2-F2F221F84134}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2347,51 +2351,51 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00985296"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00985296"/>
     <w:rPr>
       <w:rFonts w:ascii="MingLiU_HKSCS" w:eastAsia="MingLiU_HKSCS" w:hAnsi="MingLiU_HKSCS" w:cs="MingLiU_HKSCS"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -2675,47 +2679,47 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2023_0914daigakuin_kango_12.indd</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>680</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>2023_0914daigakuin_kango_12.indd</dc:title>
+  <dc:title/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-09-15T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 17.4 (Macintosh)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2023-09-15T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>