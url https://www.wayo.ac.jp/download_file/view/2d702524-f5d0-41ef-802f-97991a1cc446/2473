--- v0 (2026-04-30)
+++ v1 (2026-07-30)
@@ -449,74 +449,82 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DB59F83" w14:textId="77777777" w:rsidR="00031B73" w:rsidRPr="00442EB1" w:rsidRDefault="00031B73" w:rsidP="00E96F59">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E2C62" w:rsidRPr="00442EB1" w14:paraId="71836769" w14:textId="77777777" w:rsidTr="006B39D9">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36C803DB" w14:textId="0C74F774" w:rsidR="004E2C62" w:rsidRPr="00442EB1" w:rsidRDefault="004E2C62" w:rsidP="00E96F59">
+          <w:p w14:paraId="36C803DB" w14:textId="5511C5AA" w:rsidR="004E2C62" w:rsidRPr="00442EB1" w:rsidRDefault="004E2C62" w:rsidP="00E96F59">
             <w:pPr>
               <w:ind w:firstLineChars="99" w:firstLine="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00442EB1">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>■本学を志望する理由</w:t>
             </w:r>
             <w:r w:rsidR="00442EB1" w:rsidRPr="00442EB1">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>（５００字程度、18</w:t>
+              <w:t>（５００字程度、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E52377">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>１８</w:t>
             </w:r>
             <w:r w:rsidR="00442EB1" w:rsidRPr="00442EB1">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pt</w:t>
             </w:r>
             <w:r w:rsidR="00442EB1" w:rsidRPr="00442EB1">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>で入力してください）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -890,70 +898,61 @@
           </w:p>
           <w:p w14:paraId="66AF12B2" w14:textId="77777777" w:rsidR="007D568F" w:rsidRPr="00442EB1" w:rsidRDefault="007D568F" w:rsidP="00964CE8">
             <w:pPr>
               <w:pBdr>
                 <w:between w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24B74FAF" w14:textId="77777777" w:rsidR="007D568F" w:rsidRPr="00442EB1" w:rsidRDefault="007D568F" w:rsidP="00964CE8">
             <w:pPr>
               <w:pBdr>
                 <w:between w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D1FC49C" w14:textId="057A6A1D" w:rsidR="007D568F" w:rsidRPr="00442EB1" w:rsidRDefault="002B2D7D" w:rsidP="002B2D7D">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7D1FC49C" w14:textId="656D1479" w:rsidR="007D568F" w:rsidRPr="00442EB1" w:rsidRDefault="007D568F" w:rsidP="00964CE8">
+            <w:pPr>
+              <w:pBdr>
+                <w:between w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="477F8B49" w14:textId="23A151E9" w:rsidR="004E2C62" w:rsidRPr="006D3489" w:rsidRDefault="004E2C62" w:rsidP="00DF5600">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3010"/>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004E2C62" w:rsidRPr="006D3489" w:rsidSect="006D3489">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
@@ -1011,61 +1010,61 @@
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07416490" w14:textId="77777777" w:rsidR="00926514" w:rsidRDefault="00926514">
+  <w:p w14:paraId="233924F8" w14:textId="77777777" w:rsidR="00176905" w:rsidRDefault="00176905">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2118A602" w14:textId="021BDE87" w:rsidR="00DF5600" w:rsidRDefault="00DF5600" w:rsidP="006206AC">
+  <w:p w14:paraId="2118A602" w14:textId="0A252BC7" w:rsidR="00DF5600" w:rsidRDefault="00DF5600" w:rsidP="006206AC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3010"/>
         <w:tab w:val="right" w:pos="10204"/>
       </w:tabs>
       <w:wordWrap w:val="0"/>
       <w:ind w:firstLineChars="100" w:firstLine="180"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　</w:t>
     </w:r>
     <w:r w:rsidR="006206AC">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
@@ -1075,122 +1074,122 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">　</w:t>
     </w:r>
     <w:r w:rsidR="00FA3DCB">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　</w:t>
     </w:r>
     <w:r w:rsidR="00FA3DCB">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="002B2D7D">
+    <w:r w:rsidR="00176905">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00FA3DCB">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>年度入試</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B6E5398" w14:textId="77777777" w:rsidR="00926514" w:rsidRDefault="00926514">
+  <w:p w14:paraId="273C9C9D" w14:textId="77777777" w:rsidR="00176905" w:rsidRDefault="00176905">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="64963022" w14:textId="77777777" w:rsidR="00D5060A" w:rsidRDefault="00D5060A" w:rsidP="006D1E13">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4A7E2E52" w14:textId="77777777" w:rsidR="00D5060A" w:rsidRDefault="00D5060A" w:rsidP="006D1E13">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C7048DE" w14:textId="77777777" w:rsidR="00926514" w:rsidRDefault="00926514">
+  <w:p w14:paraId="6CF8E6E8" w14:textId="77777777" w:rsidR="00176905" w:rsidRDefault="00176905">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7670E663" w14:textId="77777777" w:rsidR="00926514" w:rsidRDefault="00926514">
+  <w:p w14:paraId="78FB0859" w14:textId="77777777" w:rsidR="00176905" w:rsidRDefault="00176905">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="230F3DA7" w14:textId="77777777" w:rsidR="00926514" w:rsidRDefault="00926514">
+  <w:p w14:paraId="18C6C576" w14:textId="77777777" w:rsidR="00176905" w:rsidRDefault="00176905">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -1198,93 +1197,93 @@
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D3489"/>
     <w:rsid w:val="00031B73"/>
     <w:rsid w:val="000366E3"/>
     <w:rsid w:val="00066449"/>
     <w:rsid w:val="00104EA6"/>
     <w:rsid w:val="00125C64"/>
+    <w:rsid w:val="00175C61"/>
+    <w:rsid w:val="00176905"/>
     <w:rsid w:val="001D2117"/>
+    <w:rsid w:val="002550AA"/>
     <w:rsid w:val="00287583"/>
-    <w:rsid w:val="002B2D7D"/>
     <w:rsid w:val="002B7DCC"/>
     <w:rsid w:val="00322E15"/>
     <w:rsid w:val="003919BD"/>
     <w:rsid w:val="003E5097"/>
     <w:rsid w:val="00432BE0"/>
     <w:rsid w:val="00442EB1"/>
+    <w:rsid w:val="00486236"/>
     <w:rsid w:val="004C4A98"/>
     <w:rsid w:val="004D35B9"/>
     <w:rsid w:val="004E2C62"/>
     <w:rsid w:val="00540BCA"/>
     <w:rsid w:val="0055131D"/>
     <w:rsid w:val="005D3127"/>
     <w:rsid w:val="005D7E28"/>
     <w:rsid w:val="006206AC"/>
     <w:rsid w:val="00620DB1"/>
     <w:rsid w:val="006B39D9"/>
     <w:rsid w:val="006D1E13"/>
     <w:rsid w:val="006D3489"/>
     <w:rsid w:val="00734FA6"/>
     <w:rsid w:val="007D568F"/>
     <w:rsid w:val="008C2B84"/>
     <w:rsid w:val="008C5200"/>
-    <w:rsid w:val="00926514"/>
     <w:rsid w:val="00931503"/>
     <w:rsid w:val="009566C3"/>
     <w:rsid w:val="00964CE8"/>
+    <w:rsid w:val="0097790D"/>
     <w:rsid w:val="009A4B69"/>
     <w:rsid w:val="009E7EF5"/>
     <w:rsid w:val="00B6313F"/>
     <w:rsid w:val="00B92D1D"/>
     <w:rsid w:val="00B95683"/>
     <w:rsid w:val="00BE13B0"/>
     <w:rsid w:val="00BE46B6"/>
     <w:rsid w:val="00BE5BAF"/>
-    <w:rsid w:val="00C00393"/>
     <w:rsid w:val="00D5060A"/>
-    <w:rsid w:val="00D91E53"/>
-    <w:rsid w:val="00DD7A60"/>
     <w:rsid w:val="00DF5600"/>
-    <w:rsid w:val="00E917BD"/>
+    <w:rsid w:val="00E52377"/>
     <w:rsid w:val="00EB0784"/>
     <w:rsid w:val="00F511C0"/>
     <w:rsid w:val="00F73CFC"/>
     <w:rsid w:val="00FA3DCB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
@@ -2149,70 +2148,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AE287DF-8CC8-4B0C-A640-70ED8D17EC99}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>20</Words>
+  <Words>19</Words>
   <Characters>114</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>133</CharactersWithSpaces>
+  <CharactersWithSpaces>132</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>千崎　夏子</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>