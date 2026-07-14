--- v0 (2025-12-02)
+++ v1 (2026-07-14)
@@ -1,51 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3532474E" w14:textId="162582A0" w:rsidR="006D3489" w:rsidRPr="00442EB1" w:rsidRDefault="009566C3" w:rsidP="006D3489">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00442EB1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E5F5C79" wp14:editId="2606A596">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -921,130 +926,145 @@
                 <w:between w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="477F8B49" w14:textId="23A151E9" w:rsidR="004E2C62" w:rsidRPr="006D3489" w:rsidRDefault="004E2C62" w:rsidP="00DF5600">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3010"/>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004E2C62" w:rsidRPr="006D3489" w:rsidSect="006D3489">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="249511C4" w14:textId="77777777" w:rsidR="00D5060A" w:rsidRDefault="00D5060A" w:rsidP="006D1E13">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3247931E" w14:textId="77777777" w:rsidR="00D5060A" w:rsidRDefault="00D5060A" w:rsidP="006D1E13">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2118A602" w14:textId="4D552F08" w:rsidR="00DF5600" w:rsidRDefault="00DF5600" w:rsidP="006206AC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="233924F8" w14:textId="77777777" w:rsidR="00176905" w:rsidRDefault="00176905">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2118A602" w14:textId="0A252BC7" w:rsidR="00DF5600" w:rsidRDefault="00DF5600" w:rsidP="006206AC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3010"/>
         <w:tab w:val="right" w:pos="10204"/>
       </w:tabs>
       <w:wordWrap w:val="0"/>
       <w:ind w:firstLineChars="100" w:firstLine="180"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　</w:t>
     </w:r>
     <w:r w:rsidR="006206AC">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
@@ -1054,212 +1074,254 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">　</w:t>
     </w:r>
     <w:r w:rsidR="00FA3DCB">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　</w:t>
     </w:r>
     <w:r w:rsidR="00FA3DCB">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00E52377">
+    <w:r w:rsidR="00176905">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00FA3DCB">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>年度入試</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="273C9C9D" w14:textId="77777777" w:rsidR="00176905" w:rsidRDefault="00176905">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="64963022" w14:textId="77777777" w:rsidR="00D5060A" w:rsidRDefault="00D5060A" w:rsidP="006D1E13">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4A7E2E52" w14:textId="77777777" w:rsidR="00D5060A" w:rsidRDefault="00D5060A" w:rsidP="006D1E13">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CF8E6E8" w14:textId="77777777" w:rsidR="00176905" w:rsidRDefault="00176905">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78FB0859" w14:textId="77777777" w:rsidR="00176905" w:rsidRDefault="00176905">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18C6C576" w14:textId="77777777" w:rsidR="00176905" w:rsidRDefault="00176905">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D3489"/>
     <w:rsid w:val="00031B73"/>
     <w:rsid w:val="000366E3"/>
     <w:rsid w:val="00066449"/>
     <w:rsid w:val="00104EA6"/>
     <w:rsid w:val="00125C64"/>
     <w:rsid w:val="00175C61"/>
+    <w:rsid w:val="00176905"/>
     <w:rsid w:val="001D2117"/>
+    <w:rsid w:val="002550AA"/>
     <w:rsid w:val="00287583"/>
     <w:rsid w:val="002B7DCC"/>
     <w:rsid w:val="00322E15"/>
     <w:rsid w:val="003919BD"/>
     <w:rsid w:val="003E5097"/>
     <w:rsid w:val="00432BE0"/>
     <w:rsid w:val="00442EB1"/>
     <w:rsid w:val="00486236"/>
     <w:rsid w:val="004C4A98"/>
     <w:rsid w:val="004D35B9"/>
     <w:rsid w:val="004E2C62"/>
     <w:rsid w:val="00540BCA"/>
     <w:rsid w:val="0055131D"/>
     <w:rsid w:val="005D3127"/>
     <w:rsid w:val="005D7E28"/>
     <w:rsid w:val="006206AC"/>
     <w:rsid w:val="00620DB1"/>
     <w:rsid w:val="006B39D9"/>
     <w:rsid w:val="006D1E13"/>
     <w:rsid w:val="006D3489"/>
     <w:rsid w:val="00734FA6"/>
     <w:rsid w:val="007D568F"/>
     <w:rsid w:val="008C2B84"/>
     <w:rsid w:val="008C5200"/>
     <w:rsid w:val="00931503"/>
     <w:rsid w:val="009566C3"/>
     <w:rsid w:val="00964CE8"/>
+    <w:rsid w:val="0097790D"/>
     <w:rsid w:val="009A4B69"/>
     <w:rsid w:val="009E7EF5"/>
     <w:rsid w:val="00B6313F"/>
     <w:rsid w:val="00B92D1D"/>
     <w:rsid w:val="00B95683"/>
     <w:rsid w:val="00BE13B0"/>
     <w:rsid w:val="00BE46B6"/>
     <w:rsid w:val="00BE5BAF"/>
     <w:rsid w:val="00D5060A"/>
     <w:rsid w:val="00DF5600"/>
     <w:rsid w:val="00E52377"/>
     <w:rsid w:val="00EB0784"/>
     <w:rsid w:val="00F511C0"/>
     <w:rsid w:val="00F73CFC"/>
     <w:rsid w:val="00FA3DCB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4CEF75CC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0C17F790-982E-490A-9AF7-3119C7502B0B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1730,88 +1792,88 @@
     <w:rsid w:val="006D1E13"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006D1E13"/>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="395325419">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1922330322">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2085,51 +2147,51 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AE287DF-8CC8-4B0C-A640-70ED8D17EC99}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>2</Pages>
   <Words>19</Words>
   <Characters>114</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>132</CharactersWithSpaces>