--- v0 (2025-12-02)
+++ v1 (2026-07-30)
@@ -1,126 +1,158 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45718189" w14:textId="4825C836" w:rsidR="00510293" w:rsidRPr="00DB7E56" w:rsidRDefault="00DB7E56">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7E56">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>和　洋　女　子　大　学</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D44C84" w14:textId="3704ABCD" w:rsidR="00DB7E56" w:rsidRPr="00DB7E56" w:rsidRDefault="00DB7E56">
+    <w:p w14:paraId="52D44C84" w14:textId="05AF68A5" w:rsidR="00DB7E56" w:rsidRPr="00DB7E56" w:rsidRDefault="00DB7E56">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7E56">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">　学長　　金子　健彦　様</w:t>
+        <w:t xml:space="preserve">　学</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4A62">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7E56">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>長　　様</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="285D3FF3" w14:textId="77777777" w:rsidR="00DB7E56" w:rsidRPr="00DB7E56" w:rsidRDefault="00DB7E56">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="506A7963" w14:textId="30BC4F0D" w:rsidR="00DB7E56" w:rsidRPr="00D731A4" w:rsidRDefault="00DB7E56" w:rsidP="00DB7E56">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D731A4">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>推　　　薦　　　書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1810AE44" w14:textId="6F261826" w:rsidR="00DB7E56" w:rsidRPr="003D4EE8" w:rsidRDefault="00DB7E56" w:rsidP="00DB7E56">
+    <w:p w14:paraId="1810AE44" w14:textId="110B9119" w:rsidR="00DB7E56" w:rsidRPr="003D4EE8" w:rsidRDefault="00DB7E56" w:rsidP="00DB7E56">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D4EE8">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>【2026年度　総合型選抜　卒業生推薦型（</w:t>
+        <w:t>【202</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5A54">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>年度　総合型選抜　卒業生推薦型（</w:t>
       </w:r>
       <w:r w:rsidR="0074040D" w:rsidRPr="003D4EE8">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>和洋女子大学・大学院　卒業生教員</w:t>
       </w:r>
       <w:r w:rsidRPr="003D4EE8">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>）推薦用】</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2ECE0A" w14:textId="77777777" w:rsidR="00DB7E56" w:rsidRPr="0074040D" w:rsidRDefault="00DB7E56">
       <w:pPr>
         <w:rPr>
@@ -1257,244 +1289,322 @@
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FA4C745" w14:textId="3A366C16" w:rsidR="006D6A8E" w:rsidRPr="00D731A4" w:rsidRDefault="006D6A8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006D6A8E" w:rsidRPr="00D731A4" w:rsidSect="00DB7E56">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1247" w:bottom="1134" w:left="1247" w:header="680" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="502E0589" w14:textId="77777777" w:rsidR="00525573" w:rsidRDefault="00525573" w:rsidP="00525573">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="76A7A26A" w14:textId="77777777" w:rsidR="00525573" w:rsidRDefault="00525573" w:rsidP="00525573">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDP明朝 Medium">
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="HGSｺﾞｼｯｸE">
+    <w:panose1 w:val="020B0900000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7EFD7EF8" w14:textId="77777777" w:rsidR="00525573" w:rsidRDefault="00525573" w:rsidP="00525573">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3E4DBD77" w14:textId="77777777" w:rsidR="00525573" w:rsidRDefault="00525573" w:rsidP="00525573">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="163E0E18" w14:textId="65AF6FD4" w:rsidR="00DB7E56" w:rsidRDefault="00DB7E56" w:rsidP="00DB7E56">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7ABF0B7E" w14:textId="0D19EFD4" w:rsidR="00FF6CC0" w:rsidRPr="00FF6CC0" w:rsidRDefault="008A3D61" w:rsidP="00FF6CC0">
+    <w:pPr>
+      <w:pStyle w:val="aa"/>
+      <w:wordWrap w:val="0"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="HGSｺﾞｼｯｸE" w:eastAsia="HGSｺﾞｼｯｸE" w:hAnsi="HGSｺﾞｼｯｸE"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="HGSｺﾞｼｯｸE" w:eastAsia="HGSｺﾞｼｯｸE" w:hAnsi="HGSｺﾞｼｯｸE" w:hint="eastAsia"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00FF6CC0" w:rsidRPr="00FF6CC0">
+      <w:rPr>
+        <w:rFonts w:ascii="HGSｺﾞｼｯｸE" w:eastAsia="HGSｺﾞｼｯｸE" w:hAnsi="HGSｺﾞｼｯｸE" w:hint="eastAsia"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>様 式</w:t>
+    </w:r>
+    <w:r w:rsidR="00FF6CC0">
+      <w:rPr>
+        <w:rFonts w:ascii="HGSｺﾞｼｯｸE" w:eastAsia="HGSｺﾞｼｯｸE" w:hAnsi="HGSｺﾞｼｯｸE" w:hint="eastAsia"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00FF6CC0" w:rsidRPr="00FF6CC0">
+      <w:rPr>
+        <w:rFonts w:ascii="HGSｺﾞｼｯｸE" w:eastAsia="HGSｺﾞｼｯｸE" w:hAnsi="HGSｺﾞｼｯｸE" w:hint="eastAsia"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>２</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="HGSｺﾞｼｯｸE" w:eastAsia="HGSｺﾞｼｯｸE" w:hAnsi="HGSｺﾞｼｯｸE" w:hint="eastAsia"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="163E0E18" w14:textId="6C7C61C1" w:rsidR="00DB7E56" w:rsidRDefault="00DB7E56" w:rsidP="00DB7E56">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>令和　　　年　　　月　　　日</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00827E38"/>
     <w:rsid w:val="00030DCF"/>
     <w:rsid w:val="000339AC"/>
     <w:rsid w:val="000635D9"/>
     <w:rsid w:val="00100568"/>
+    <w:rsid w:val="00156143"/>
+    <w:rsid w:val="001A40FB"/>
     <w:rsid w:val="001A61AC"/>
     <w:rsid w:val="0022797D"/>
+    <w:rsid w:val="0028561B"/>
+    <w:rsid w:val="002A04F9"/>
     <w:rsid w:val="002F7E5D"/>
     <w:rsid w:val="00315D8E"/>
     <w:rsid w:val="003D4EE8"/>
+    <w:rsid w:val="003E4A62"/>
+    <w:rsid w:val="00402349"/>
     <w:rsid w:val="00417B6A"/>
+    <w:rsid w:val="004A4F9B"/>
     <w:rsid w:val="00510293"/>
+    <w:rsid w:val="005154F2"/>
     <w:rsid w:val="00525573"/>
     <w:rsid w:val="00535CCD"/>
+    <w:rsid w:val="00563661"/>
     <w:rsid w:val="00633CC4"/>
     <w:rsid w:val="006D6A8E"/>
+    <w:rsid w:val="00712497"/>
     <w:rsid w:val="0074040D"/>
     <w:rsid w:val="007F15C7"/>
     <w:rsid w:val="00827E38"/>
     <w:rsid w:val="00837019"/>
+    <w:rsid w:val="008A3D61"/>
+    <w:rsid w:val="008C5A54"/>
+    <w:rsid w:val="00923EFF"/>
+    <w:rsid w:val="00924529"/>
     <w:rsid w:val="009347CE"/>
+    <w:rsid w:val="00995E77"/>
     <w:rsid w:val="009A751D"/>
     <w:rsid w:val="009D0D7E"/>
     <w:rsid w:val="009D7372"/>
+    <w:rsid w:val="009F73ED"/>
     <w:rsid w:val="00A329AF"/>
     <w:rsid w:val="00B136CE"/>
+    <w:rsid w:val="00B20342"/>
     <w:rsid w:val="00B33B24"/>
+    <w:rsid w:val="00B37489"/>
+    <w:rsid w:val="00B81535"/>
+    <w:rsid w:val="00C44706"/>
     <w:rsid w:val="00C9542A"/>
+    <w:rsid w:val="00D078ED"/>
     <w:rsid w:val="00D3271A"/>
+    <w:rsid w:val="00D65C0E"/>
     <w:rsid w:val="00D72535"/>
     <w:rsid w:val="00D731A4"/>
     <w:rsid w:val="00DB7E56"/>
     <w:rsid w:val="00F655A0"/>
+    <w:rsid w:val="00F931C0"/>
     <w:rsid w:val="00FC0A98"/>
+    <w:rsid w:val="00FC3D9C"/>
+    <w:rsid w:val="00FF6CC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4E7A8F69"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2D3AB3FF-3F5B-48B5-BD42-639E481566F1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2425,51 +2535,51 @@
     <w:basedOn w:val="a0"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00525573"/>
   </w:style>
   <w:style w:type="table" w:styleId="ae">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00DB7E56"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -2735,69 +2845,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>72</Words>
-  <Characters>414</Characters>
+  <Words>71</Words>
+  <Characters>411</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>485</CharactersWithSpaces>
+  <CharactersWithSpaces>481</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>宮田 佳南子</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>